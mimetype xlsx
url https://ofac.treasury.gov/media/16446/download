--- v0 (2025-10-18)
+++ v1 (2026-06-24)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{875C8398-9874-47C8-9914-7730BC84DBF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1385FD04-E091-457F-AA58-74FA7C81F9D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-12900" windowWidth="23256" windowHeight="12408" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="90" windowWidth="29040" windowHeight="16230" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Part A" sheetId="2" r:id="rId1"/>
     <sheet name="Part B" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="152510"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="48">
   <si>
     <t>Part A - U.S. Person Holding Blocked Property</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(1) Enter the name and address of the person (e.g., specific financial institution or company) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>holding</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> the blocked property.</t>
@@ -106,196 +110,213 @@
   <si>
     <t>Date prepared:</t>
   </si>
   <si>
     <t>(3) Enter the total quantity of accounts or items reported in the Part B tab:</t>
   </si>
   <si>
     <t>Instructions for the Part B tab</t>
   </si>
   <si>
     <t>Date of Blocking</t>
   </si>
   <si>
     <t>Value (USD)</t>
   </si>
   <si>
     <t>Sanctions Target</t>
   </si>
   <si>
     <t xml:space="preserve">The associated sanctions target whose property is blocked, or a reference to the relevant communication from OFAC instructing a party to block this property if that target is unknown. </t>
   </si>
   <si>
     <t>Legal Authority or Authorities</t>
   </si>
   <si>
-    <t>Legal authority or authorities under which the property is blocked (e.g., 31 C.F.R. Part 515)</t>
-[...1 lines deleted...]
-  <si>
     <t>Description</t>
   </si>
   <si>
-    <t>List the location or branch where the property is held, if different from the address shown in Part A.</t>
-[...1 lines deleted...]
-  <si>
     <t>Asset Type</t>
   </si>
   <si>
     <t>Account Type(s)</t>
   </si>
   <si>
     <t>Account Number(s)</t>
   </si>
   <si>
     <t>Additional Description of the Property (if needed)</t>
   </si>
   <si>
     <t>Location: City</t>
   </si>
   <si>
     <t>Location: Country</t>
   </si>
   <si>
-    <t>.</t>
-[...1 lines deleted...]
-  <si>
     <t>Owner of Property</t>
   </si>
   <si>
     <t>Owner Type</t>
   </si>
   <si>
     <t>New Item? (Y/N)</t>
   </si>
   <si>
     <t>"Please indicate "Y" if this is a new item that has not previously been reported.  If this property was reported on the prior year's annual report, please indicate "N."</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">The person who legally owns the account or other property.  In the case of a blocked funds transfer, the party whose account is being debited to effect the transaction. </t>
   </si>
   <si>
     <t>Please indicate the owner type using the following categories:  individual; U.S. bank; non-U.S. bank; U.S. non-bank entity; non-U.S. non-bank entity; or other.</t>
   </si>
   <si>
     <r>
       <t>Identify each account or item of blocked property separately in the rows provided in the "Part B" tab.  Be sure to indicate the total number of accounts or items reported on Part B in the appropriate space on Part A.  Basic details regarding certain information requested in Part B are noted below, however, p</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">lease refer to 31 C.F.R. 501.603(b)(2)(ii) and the </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Guidance on Filing the Annual Report of Blocked Property</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> on OFAC's Reporting and License Application Forms webpage for further details on the information required to be reported. </t>
     </r>
   </si>
   <si>
     <t>OMB No. 1505-0164</t>
   </si>
   <si>
     <t xml:space="preserve">ANNUAL REPORT OF BLOCKED PROPERTY 
 UNITED STATES DEPARTMENT OF THE TREASURY
 OFFICE OF FOREIGN ASSETS CONTROL </t>
   </si>
   <si>
     <t>TD-F 90-22.50</t>
   </si>
   <si>
     <t>ORS Report ID</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t>Location (city and country)</t>
   </si>
   <si>
     <r>
       <t>The date the property was blocked.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>A brief but comprehensive description of the property that is the subject of the blocking, including: 
 • Asset Type (e.g., Bank account, check, wire transfer, stocks, real estate, tangible property)
 • Account Type (e.g., checking, savings)
 • Account Number (if applicable for blocked financial assets)</t>
   </si>
   <si>
     <t>Please note that the total quantity of accounts or items reported in section (3) must equal the total number of rows containing blocked assets in the Part B tab.</t>
   </si>
   <si>
     <t xml:space="preserve">Provide the actual or estimated value of the property in U.S. Dollars as of June 30. </t>
   </si>
   <si>
     <t>Provide the unique identification number assigned to each report of blocked property filed through the OFAC Reporting System (ORS), if available.</t>
   </si>
+  <si>
+    <t>Legal authority or authorities under which the property is blocked.</t>
+  </si>
+  <si>
+    <t>The person who legally owns the account or other property.</t>
+  </si>
+  <si>
+    <r>
+      <t>List the location or branch where the property is held</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PAPERWORK REDUCTION ACT NOTICE
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Public reporting burden for this collection of information is estimated to average two hours per response. An agency may not conduct or sponsor, and a person is not required to respond to, a collection of information unless it displays a valid OMB control number. Send comments regarding this burden estimate or any other aspect of this collection of information to </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>OFACReport@treasury.gov.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -349,50 +370,56 @@
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFC00000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="27">
     <border>
       <left/>
       <right/>
@@ -709,259 +736,248 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1197,668 +1213,3120 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K5" sqref="K5"/>
+      <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.08984375" style="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="5" style="1" customWidth="1"/>
-    <col min="3" max="3" width="13.90625" style="1" customWidth="1"/>
-    <col min="4" max="4" width="23.36328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="23.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="57" style="1" customWidth="1"/>
     <col min="6" max="6" width="5" style="1" customWidth="1"/>
-    <col min="7" max="7" width="14.36328125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="9.08984375" style="1"/>
+    <col min="7" max="7" width="26.5703125" style="41" customWidth="1"/>
+    <col min="8" max="8" width="24.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="20.5703125" style="22" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="E2" s="39" t="s">
+    <row r="1" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:11" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="7"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="F2" s="9"/>
+    </row>
+    <row r="3" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="10"/>
+      <c r="C3" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" s="47"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="11"/>
+    </row>
+    <row r="4" spans="2:11" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="10"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="11"/>
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="2:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="10"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="13"/>
+    </row>
+    <row r="6" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="10"/>
+      <c r="C6" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="55"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="13"/>
+    </row>
+    <row r="7" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B7" s="10"/>
+      <c r="F7" s="13"/>
+    </row>
+    <row r="8" spans="2:11" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="10"/>
+      <c r="C8" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="42"/>
+    </row>
+    <row r="9" spans="2:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="10"/>
+      <c r="D9" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="13"/>
+      <c r="G9" s="42"/>
+    </row>
+    <row r="10" spans="2:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="10"/>
+      <c r="D10" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="13"/>
+      <c r="G10" s="42"/>
+    </row>
+    <row r="11" spans="2:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="10"/>
+      <c r="D11" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="13"/>
+    </row>
+    <row r="12" spans="2:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="10"/>
+      <c r="D12" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="E12" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="13"/>
+    </row>
+    <row r="13" spans="2:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="10"/>
+      <c r="D13" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="13"/>
+    </row>
+    <row r="14" spans="2:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="10"/>
+      <c r="D14" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="13"/>
+    </row>
+    <row r="15" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="10"/>
+      <c r="D15" s="2"/>
+      <c r="F15" s="13"/>
+    </row>
+    <row r="16" spans="2:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="10"/>
+      <c r="C16" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="62"/>
+      <c r="E16" s="62"/>
+      <c r="F16" s="13"/>
+    </row>
+    <row r="17" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="10"/>
+      <c r="D17" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="13"/>
+    </row>
+    <row r="18" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="10"/>
+      <c r="D18" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="F18" s="13"/>
+    </row>
+    <row r="19" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="10"/>
+      <c r="D19" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="F19" s="13"/>
+    </row>
+    <row r="20" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="10"/>
+      <c r="D20" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="13"/>
+    </row>
+    <row r="21" spans="2:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="10"/>
+      <c r="D21" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F21" s="13"/>
+    </row>
+    <row r="22" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="10"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="13"/>
+    </row>
+    <row r="23" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="10"/>
+      <c r="C23" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="65"/>
+      <c r="E23" s="63" t="s">
+        <v>3</v>
+      </c>
+      <c r="F23" s="13"/>
+      <c r="G23" s="43"/>
+    </row>
+    <row r="24" spans="2:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="10"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="64"/>
+      <c r="F24" s="13"/>
+    </row>
+    <row r="25" spans="2:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="10"/>
+      <c r="C25" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="13"/>
+    </row>
+    <row r="26" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B26" s="10"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="13"/>
+    </row>
+    <row r="27" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B27" s="10"/>
+      <c r="F27" s="13"/>
+    </row>
+    <row r="28" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B28" s="10"/>
+      <c r="C28" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" s="13"/>
+    </row>
+    <row r="29" spans="2:9" ht="76.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="10"/>
+      <c r="C29" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="44"/>
+      <c r="H29" s="22"/>
+      <c r="I29" s="1"/>
+    </row>
+    <row r="30" spans="2:9" s="2" customFormat="1" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="25"/>
+      <c r="C30" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="E30" s="59"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="44"/>
+    </row>
+    <row r="31" spans="2:9" s="2" customFormat="1" ht="19.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="25"/>
+      <c r="C31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="E31" s="57"/>
+      <c r="F31" s="26"/>
+      <c r="G31" s="44"/>
+    </row>
+    <row r="32" spans="2:9" s="2" customFormat="1" ht="42.75" x14ac:dyDescent="0.25">
+      <c r="B32" s="25"/>
+      <c r="C32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="57" t="s">
+        <v>44</v>
+      </c>
+      <c r="E32" s="57"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="44"/>
+      <c r="H32" s="22"/>
+    </row>
+    <row r="33" spans="2:9" s="2" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="25"/>
+      <c r="C33" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="57"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="22"/>
+    </row>
+    <row r="34" spans="2:9" s="2" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="25"/>
+      <c r="C34" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D34" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="E34" s="46"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="44"/>
+      <c r="H34" s="22"/>
+    </row>
+    <row r="35" spans="2:9" s="2" customFormat="1" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="25"/>
+      <c r="C35" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="46"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="22"/>
+    </row>
+    <row r="36" spans="2:9" s="2" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="25"/>
+      <c r="C36" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="E36" s="57"/>
+      <c r="F36" s="26"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="22"/>
+    </row>
+    <row r="37" spans="2:9" s="2" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="25"/>
+      <c r="C37" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F2" s="13"/>
-[...218 lines deleted...]
-      <c r="C25" s="66" t="s">
+      <c r="D37" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="D25" s="66"/>
-[...29 lines deleted...]
-      <c r="C29" s="65" t="s">
+      <c r="E37" s="57"/>
+      <c r="F37" s="26"/>
+      <c r="G37" s="44"/>
+      <c r="I37" s="22"/>
+    </row>
+    <row r="38" spans="2:9" s="2" customFormat="1" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="25"/>
+      <c r="C38" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="E38" s="46"/>
+      <c r="F38" s="26"/>
+      <c r="G38" s="44"/>
+      <c r="I38" s="22"/>
+    </row>
+    <row r="39" spans="2:9" s="2" customFormat="1" ht="34.700000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="25"/>
+      <c r="C39" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="D29" s="65"/>
-[...22 lines deleted...]
-      <c r="D31" s="62" t="s">
+      <c r="D39" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="E39" s="46"/>
+      <c r="F39" s="26"/>
+      <c r="G39" s="44"/>
+      <c r="I39" s="22"/>
+    </row>
+    <row r="40" spans="2:9" s="2" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="25"/>
+      <c r="C40" s="24"/>
+      <c r="F40" s="26"/>
+      <c r="G40" s="44"/>
+      <c r="I40" s="22"/>
+    </row>
+    <row r="41" spans="2:9" s="2" customFormat="1" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="25"/>
+      <c r="C41" s="48" t="s">
         <v>47</v>
       </c>
-      <c r="E31" s="62"/>
-[...43 lines deleted...]
-      <c r="D35" s="50" t="s">
+      <c r="D41" s="48"/>
+      <c r="E41" s="48"/>
+      <c r="F41" s="26"/>
+      <c r="G41" s="44"/>
+      <c r="I41" s="22"/>
+    </row>
+    <row r="42" spans="2:9" s="2" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="E35" s="51"/>
-[...133 lines deleted...]
-      <c r="I59" s="27"/>
+      <c r="C42" s="47"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="47"/>
+      <c r="F42" s="47"/>
+      <c r="G42" s="44"/>
+      <c r="I42" s="22"/>
+    </row>
+    <row r="43" spans="2:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G43" s="44"/>
+      <c r="I43" s="22"/>
+    </row>
+    <row r="44" spans="2:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C44" s="28"/>
+      <c r="G44" s="44"/>
+      <c r="I44" s="22"/>
+    </row>
+    <row r="45" spans="2:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G45" s="44"/>
+      <c r="I45" s="22"/>
+    </row>
+    <row r="46" spans="2:9" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E46" s="29"/>
+      <c r="G46" s="44"/>
+      <c r="I46" s="22"/>
+    </row>
+    <row r="47" spans="2:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G47" s="44"/>
+      <c r="I47" s="22"/>
+    </row>
+    <row r="48" spans="2:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G48" s="44"/>
+      <c r="I48" s="22"/>
+    </row>
+    <row r="49" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G49" s="44"/>
+      <c r="I49" s="22"/>
+    </row>
+    <row r="50" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G50" s="44"/>
+      <c r="I50" s="22"/>
+    </row>
+    <row r="51" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G51" s="44"/>
+      <c r="I51" s="22"/>
+    </row>
+    <row r="52" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G52" s="44"/>
+      <c r="I52" s="22"/>
+    </row>
+    <row r="53" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G53" s="44"/>
+      <c r="I53" s="22"/>
+    </row>
+    <row r="54" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G54" s="44"/>
+      <c r="I54" s="22"/>
+    </row>
+    <row r="55" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G55" s="44"/>
+      <c r="I55" s="22"/>
+    </row>
+    <row r="56" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G56" s="44"/>
+      <c r="I56" s="22"/>
+    </row>
+    <row r="57" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G57" s="44"/>
+      <c r="I57" s="22"/>
+    </row>
+    <row r="58" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G58" s="44"/>
+      <c r="I58" s="22"/>
+    </row>
+    <row r="59" spans="7:9" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G59" s="44"/>
+      <c r="I59" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="C3:E4"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="C23:D24"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="B42:F42"/>
     <mergeCell ref="C41:E41"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="D39:E39"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="70" fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15" style="41" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="9.08984375" style="10"/>
+    <col min="1" max="1" width="15" style="32" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="31" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.5703125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="17.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="22.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="16.140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="15.140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13" style="6" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="29" x14ac:dyDescent="0.35">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:14" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="31" t="s">
+      <c r="B1" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="C1" s="31" t="s">
+      <c r="C1" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="D1" s="36" t="s">
+      <c r="D1" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="E1" s="31" t="s">
-[...5 lines deleted...]
-      <c r="G1" s="31" t="s">
+      <c r="E1" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F1" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H1" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="I1" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="H1" s="31" t="s">
+      <c r="J1" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="I1" s="31" t="s">
+      <c r="K1" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="J1" s="31" t="s">
+      <c r="L1" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="K1" s="36" t="s">
-[...9 lines deleted...]
-        <v>41</v>
+      <c r="M1" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="N1" s="27" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Institution_x003a__x0020_2020_x0020_Quantity xmlns="506851c2-5b2a-4b20-8650-174613030ae9" xsi:nil="true"/>
+    <ORS_x0020_Filing_x0020_Institution xmlns="506851c2-5b2a-4b20-8650-174613030ae9" xsi:nil="true"/>
+    <Institution_x0020_1 xmlns="506851c2-5b2a-4b20-8650-174613030ae9" xsi:nil="true"/>
+    <_x0032_018 xmlns="8ec30e1e-f1d7-4619-bb11-ba39317ecb52" xsi:nil="true"/>
+    <Status xmlns="8ec30e1e-f1d7-4619-bb11-ba39317ecb52">Received</Status>
+    <ORS_x0020_ARBP_x0020_ID_x0020__x0028_if_x0020_applicable_x0029_ xmlns="506851c2-5b2a-4b20-8650-174613030ae9" xsi:nil="true"/>
+    <_x0032_019_x0020_Quantity xmlns="506851c2-5b2a-4b20-8650-174613030ae9" xsi:nil="true"/>
+    <_x0032_021_x0020_Name_x0020_of_x0020_Institution_x0020_Holding_x0020_Blocked_x0020_Property xmlns="506851c2-5b2a-4b20-8650-174613030ae9" xsi:nil="true"/>
+    <Include_x0020_Russia_x002f_Ukraine_x0020_Related_x0020_Blocks_x003f_ xmlns="506851c2-5b2a-4b20-8650-174613030ae9">N/A</Include_x0020_Russia_x002f_Ukraine_x0020_Related_x0020_Blocks_x003f_>
+    <ORS_x0020_Filer xmlns="506851c2-5b2a-4b20-8650-174613030ae9" xsi:nil="true"/>
+    <Status_ xmlns="506851c2-5b2a-4b20-8650-174613030ae9">FINAL - Send to LMD to publish online for 2026 ARBP</Status_>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <Doc_x0020_Type xmlns="506851c2-5b2a-4b20-8650-174613030ae9">ARBP</Doc_x0020_Type>
+    <Late_x0020_filer_x003f_ xmlns="506851c2-5b2a-4b20-8650-174613030ae9">false</Late_x0020_filer_x003f_>
+    <Filing_x0020_Method xmlns="506851c2-5b2a-4b20-8650-174613030ae9" xsi:nil="true"/>
+    <Part_x0020_B_x0020_Quantity xmlns="506851c2-5b2a-4b20-8650-174613030ae9" xsi:nil="true"/>
+    <Assigned xmlns="506851c2-5b2a-4b20-8650-174613030ae9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Assigned>
+    <Notes0 xmlns="506851c2-5b2a-4b20-8650-174613030ae9" xsi:nil="true"/>
+    <_dlc_DocId xmlns="9c8b7b2c-8739-4fcf-ac7a-83e2acbb4ec9">K4QNK5PQFHXR-600063594-5919</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="9c8b7b2c-8739-4fcf-ac7a-83e2acbb4ec9">
+      <Url>https://my.treasury.gov/Collab/OFAC/OCE/Compliance/Projects/_layouts/15/DocIdRedir.aspx?ID=K4QNK5PQFHXR-600063594-5919</Url>
+      <Description>K4QNK5PQFHXR-600063594-5919</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004FE6AA921C4A80458D23DE7DC67ACE34" ma:contentTypeVersion="85" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9199dea56636b462de1834f999f9c37b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="506851c2-5b2a-4b20-8650-174613030ae9" xmlns:ns3="8ec30e1e-f1d7-4619-bb11-ba39317ecb52" xmlns:ns4="9c8b7b2c-8739-4fcf-ac7a-83e2acbb4ec9" xmlns:ns5="b1e1f5ef-015b-418a-b6d3-2d3a2c32de00" xmlns:ns6="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="38c3d084eeaac663afdec537ece6ef11" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
+    <xsd:import namespace="506851c2-5b2a-4b20-8650-174613030ae9"/>
+    <xsd:import namespace="8ec30e1e-f1d7-4619-bb11-ba39317ecb52"/>
+    <xsd:import namespace="9c8b7b2c-8739-4fcf-ac7a-83e2acbb4ec9"/>
+    <xsd:import namespace="b1e1f5ef-015b-418a-b6d3-2d3a2c32de00"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:ORS_x0020_Filer" minOccurs="0"/>
+                <xsd:element ref="ns2:Institution_x0020_1" minOccurs="0"/>
+                <xsd:element ref="ns2:Status_" minOccurs="0"/>
+                <xsd:element ref="ns2:Filing_x0020_Method" minOccurs="0"/>
+                <xsd:element ref="ns3:Institution_x003a_2018_x0020_Count" minOccurs="0"/>
+                <xsd:element ref="ns3:Institution_x003a_Contact_x0020_Name" minOccurs="0"/>
+                <xsd:element ref="ns3:Institution_x003a_Contact_x0020_Phone_x0020__x0023_" minOccurs="0"/>
+                <xsd:element ref="ns3:Institution_x003a_Contact_x0020_E_x002d_mail" minOccurs="0"/>
+                <xsd:element ref="ns2:Part_x0020_B_x0020_Quantity" minOccurs="0"/>
+                <xsd:element ref="ns2:ORS_x0020_ARBP_x0020_ID_x0020__x0028_if_x0020_applicable_x0029_" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes0" minOccurs="0"/>
+                <xsd:element ref="ns2:Assigned" minOccurs="0"/>
+                <xsd:element ref="ns2:Late_x0020_filer_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns3:_x0032_018" minOccurs="0"/>
+                <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:_x0032_019_x0020_Quantity" minOccurs="0"/>
+                <xsd:element ref="ns5:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_x0032_021_x0020_Name_x0020_of_x0020_Institution_x0020_Holding_x0020_Blocked_x0020_Property" minOccurs="0"/>
+                <xsd:element ref="ns3:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Institution_x003a_2019_x0020_Quantity" minOccurs="0"/>
+                <xsd:element ref="ns2:Institution_x003a__x0020_2020_x0020_Quantity" minOccurs="0"/>
+                <xsd:element ref="ns2:Doc_x0020_Type" minOccurs="0"/>
+                <xsd:element ref="ns2:Include_x0020_Russia_x002f_Ukraine_x0020_Related_x0020_Blocks_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns6:IconOverlay" minOccurs="0"/>
+                <xsd:element ref="ns2:ORS_x0020_Filing_x0020_Institution" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="506851c2-5b2a-4b20-8650-174613030ae9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="ORS_x0020_Filer" ma:index="1" nillable="true" ma:displayName="ORS Filer" ma:list="{24a617c2-b734-45b1-b351-fef0af634864}" ma:internalName="ORS_x0020_Filer" ma:showField="LinkTitleNoMenu">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Institution_x0020_1" ma:index="2" nillable="true" ma:displayName="Holding Institution" ma:description="Indicated in Part A tab" ma:format="Dropdown" ma:internalName="Institution_x0020_1">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Abanca Corporacion Bancaria SA"/>
+              <xsd:enumeration value="Academy Bank, National Association"/>
+              <xsd:enumeration value="Access Industries, Inc."/>
+              <xsd:enumeration value="Addition Financial CU"/>
+              <xsd:enumeration value="Ademco Inc."/>
+              <xsd:enumeration value="Adyen NV (San Francisco Branch)"/>
+              <xsd:enumeration value="Affirm Inc"/>
+              <xsd:enumeration value="Airport Shoppes and Hotels Corp."/>
+              <xsd:enumeration value="Airwallex US, LLC"/>
+              <xsd:enumeration value="Alerus Financial, National Association"/>
+              <xsd:enumeration value="Aleso Global LLC"/>
+              <xsd:enumeration value="Alliance Bank"/>
+              <xsd:enumeration value="Ally Financial Inc."/>
+              <xsd:enumeration value="Amerant Bank, National Association"/>
+              <xsd:enumeration value="Amerant Investments Inc."/>
+              <xsd:enumeration value="America First Credit Union"/>
+              <xsd:enumeration value="America First FCU"/>
+              <xsd:enumeration value="America's CU"/>
+              <xsd:enumeration value="AmeriChoice FCU"/>
+              <xsd:enumeration value="Apex Clearing"/>
+              <xsd:enumeration value="Armed Forces Bank, National Association"/>
+              <xsd:enumeration value="Ascensus Trust Company"/>
+              <xsd:enumeration value="Atlantic Capital Bank, National Association"/>
+              <xsd:enumeration value="Atlantic Union Bank"/>
+              <xsd:enumeration value="Automatic Data Processing, Inc."/>
+              <xsd:enumeration value="BAC Community Bank"/>
+              <xsd:enumeration value="Bancaribe International Bank, Inc."/>
+              <xsd:enumeration value="Banco Bradesco S.A."/>
+              <xsd:enumeration value="Banco Bradesco S.A., New York Branch"/>
+              <xsd:enumeration value="Banco de Bogota S.A."/>
+              <xsd:enumeration value="Banco de la Nacion Argentina"/>
+              <xsd:enumeration value="Banco Pichincha C.A."/>
+              <xsd:enumeration value="Banco Santander International"/>
+              <xsd:enumeration value="Banesco USA"/>
+              <xsd:enumeration value="Bank Hapoalim BM"/>
+              <xsd:enumeration value="Bank Leumi USA"/>
+              <xsd:enumeration value="Bank of America, National Association"/>
+              <xsd:enumeration value="Bank of China Limited"/>
+              <xsd:enumeration value="Bank of Communications Co., Ltd"/>
+              <xsd:enumeration value="Bank of Hope"/>
+              <xsd:enumeration value="Bank of India"/>
+              <xsd:enumeration value="Bank of Labor"/>
+              <xsd:enumeration value="Bankers Trust Company"/>
+              <xsd:enumeration value="Bar Harbor Bank and Trust"/>
+              <xsd:enumeration value="Barings LLC"/>
+              <xsd:enumeration value="BBVA Compass Financial Corporation"/>
+              <xsd:enumeration value="BBVA USA"/>
+              <xsd:enumeration value="Benjamin F Edwards &amp; Company Incorporated"/>
+              <xsd:enumeration value="Bill.com Holdings Inc"/>
+              <xsd:enumeration value="BioPharma COOP"/>
+              <xsd:enumeration value="BitGo Holdings Inc."/>
+              <xsd:enumeration value="Bittrex, Inc."/>
+              <xsd:enumeration value="Black Hills FCU"/>
+              <xsd:enumeration value="Block, Inc."/>
+              <xsd:enumeration value="BLOCKCHAIN ACCESS UK LTD"/>
+              <xsd:enumeration value="BMO Harris Bank National Association"/>
+              <xsd:enumeration value="BNP Paribas New York Branch"/>
+              <xsd:enumeration value="Border Bank"/>
+              <xsd:enumeration value="Bridgewater Bank"/>
+              <xsd:enumeration value="Brookline Bancorp, Inc."/>
+              <xsd:enumeration value="Brown Advisory"/>
+              <xsd:enumeration value="Brown Brothers Harriman and Co"/>
+              <xsd:enumeration value="Bryant Bank"/>
+              <xsd:enumeration value="Busey Bank"/>
+              <xsd:enumeration value="Byline Bank"/>
+              <xsd:enumeration value="Cambridge Mercantile Corp (U.S.A.)"/>
+              <xsd:enumeration value="Campus USA Credit Union [primary]"/>
+              <xsd:enumeration value="Capital Bank, National Association"/>
+              <xsd:enumeration value="Capital One Financial Corporation"/>
+              <xsd:enumeration value="Capitol Federal Savings Bank"/>
+              <xsd:enumeration value="Catalyst Corporate FCU"/>
+              <xsd:enumeration value="Cathay Bank"/>
+              <xsd:enumeration value="CB and S Bank"/>
+              <xsd:enumeration value="CB International Bank, LLC"/>
+              <xsd:enumeration value="Celsius Network LLc"/>
+              <xsd:enumeration value="Centris FCU"/>
+              <xsd:enumeration value="Century Bank"/>
+              <xsd:enumeration value="Century Bank"/>
+              <xsd:enumeration value="Charles Schwab Corporation"/>
+              <xsd:enumeration value="Chickasaw Nation"/>
+              <xsd:enumeration value="CIBC Bank USA"/>
+              <xsd:enumeration value="Cimarron Insurance Company, Inc."/>
+              <xsd:enumeration value="Citibank, N.A."/>
+              <xsd:enumeration value="Citizens Bank, National Association"/>
+              <xsd:enumeration value="City National Bank of Florida"/>
+              <xsd:enumeration value="Cleary Gottlieb Steen &amp; Hamilton LLP"/>
+              <xsd:enumeration value="Cloudflare Inc."/>
+              <xsd:enumeration value="Coinbase, Inc."/>
+              <xsd:enumeration value="CoinList Markets LLC"/>
+              <xsd:enumeration value="Collins Community Credit Union"/>
+              <xsd:enumeration value="Columbia State Bank"/>
+              <xsd:enumeration value="Comenity Capital Bank"/>
+              <xsd:enumeration value="Commerce Bancshares, Inc. [primary]"/>
+              <xsd:enumeration value="Commonwealth Business Bank"/>
+              <xsd:enumeration value="Community Bank NA"/>
+              <xsd:enumeration value="Community Bank of Mississippi"/>
+              <xsd:enumeration value="Community First CU"/>
+              <xsd:enumeration value="Concordia Bank"/>
+              <xsd:enumeration value="Concordia Bank"/>
+              <xsd:enumeration value="Congressional Bank"/>
+              <xsd:enumeration value="Cooperativa de Ahorro y Credito Sol"/>
+              <xsd:enumeration value="Corporate One FCU"/>
+              <xsd:enumeration value="Credova Financial LLC"/>
+              <xsd:enumeration value="Cross River Bank"/>
+              <xsd:enumeration value="CrossFirst Bank"/>
+              <xsd:enumeration value="CT Corporation"/>
+              <xsd:enumeration value="Dade County FCU"/>
+              <xsd:enumeration value="De Shaw Company"/>
+              <xsd:enumeration value="Desert Financial Credit Union"/>
+              <xsd:enumeration value="Dickinson Financial Corporation"/>
+              <xsd:enumeration value="DIRECTV Entertainment Holdings"/>
+              <xsd:enumeration value="DNB Bank ASA"/>
+              <xsd:enumeration value="Doble"/>
+              <xsd:enumeration value="Dollar Bank, A Federal Savings Bank"/>
+              <xsd:enumeration value="EagleBank"/>
+              <xsd:enumeration value="Eastern National Bank"/>
+              <xsd:enumeration value="Eglin FCU"/>
+              <xsd:enumeration value="Empower FCU"/>
+              <xsd:enumeration value="Emprise Bank"/>
+              <xsd:enumeration value="ESB Financial"/>
+              <xsd:enumeration value="eShares Inc. (dba Carta, Inc.)"/>
+              <xsd:enumeration value="Euro Pacific International Bank, Inc."/>
+              <xsd:enumeration value="Evolve Bank and Trust"/>
+              <xsd:enumeration value="Expedia Inc."/>
+              <xsd:enumeration value="EZCORP INC."/>
+              <xsd:enumeration value="Face Bank International, Corp."/>
+              <xsd:enumeration value="Fairwinds CU"/>
+              <xsd:enumeration value="Farmers and Merchants Savings Bank"/>
+              <xsd:enumeration value="Federal Home Loan Bank of Dallas"/>
+              <xsd:enumeration value="Fidelity Investments"/>
+              <xsd:enumeration value="Fidelity National Information Services, Inc."/>
+              <xsd:enumeration value="Fifth Third Bank, National Association"/>
+              <xsd:enumeration value="First American Bank"/>
+              <xsd:enumeration value="First American Bank Corporation"/>
+              <xsd:enumeration value="First Bank Richmond"/>
+              <xsd:enumeration value="First Citizens BancShares, Inc."/>
+              <xsd:enumeration value="First Commonwealth Bank"/>
+              <xsd:enumeration value="First Federal Savings Bank of Champaign-Urbana"/>
+              <xsd:enumeration value="First Finance International Bank, Inc."/>
+              <xsd:enumeration value="First Financial CU"/>
+              <xsd:enumeration value="First Hawaiian Bank"/>
+              <xsd:enumeration value="First Horizon Bank"/>
+              <xsd:enumeration value="First Merchants Bank"/>
+              <xsd:enumeration value="First Mid Bank and Trust, National Association"/>
+              <xsd:enumeration value="First National Bank"/>
+              <xsd:enumeration value="First National Bank in New Bremen"/>
+              <xsd:enumeration value="First PREMIER Bank"/>
+              <xsd:enumeration value="First Republic Bank"/>
+              <xsd:enumeration value="First Sentinel Bank"/>
+              <xsd:enumeration value="First State Bank"/>
+              <xsd:enumeration value="First Volunteer Bank"/>
+              <xsd:enumeration value="FirstBank Puerto Rico"/>
+              <xsd:enumeration value="FirstCapital Bank of Texas, National Association"/>
+              <xsd:enumeration value="Five Star Bank"/>
+              <xsd:enumeration value="Flyhomes Mortgage, LLC"/>
+              <xsd:enumeration value="Flywire Payments Corporation"/>
+              <xsd:enumeration value="Fort Lee FCU"/>
+              <xsd:enumeration value="Frandsen Bank and Trust"/>
+              <xsd:enumeration value="Freedom Bank"/>
+              <xsd:enumeration value="Frost Bank"/>
+              <xsd:enumeration value="Funding Circle USA, Inc."/>
+              <xsd:enumeration value="Galaxy Digital LP"/>
+              <xsd:enumeration value="GBG Insurance Limited"/>
+              <xsd:enumeration value="General Electric Company"/>
+              <xsd:enumeration value="Genesis Bank"/>
+              <xsd:enumeration value="Girosol Corp"/>
+              <xsd:enumeration value="Glacier Bancorp, Inc."/>
+              <xsd:enumeration value="GME Entertainment, LLC"/>
+              <xsd:enumeration value="Golden One Credit Union"/>
+              <xsd:enumeration value="Golden State Bank"/>
+              <xsd:enumeration value="Goldman Sachs and Co LLC"/>
+              <xsd:enumeration value="Google Inc."/>
+              <xsd:enumeration value="Graham Capital Management L.P."/>
+              <xsd:enumeration value="H E B FCU"/>
+              <xsd:enumeration value="Habib American Bank"/>
+              <xsd:enumeration value="Hamlin Bank and Trust Company"/>
+              <xsd:enumeration value="Hancock Whitney Bank"/>
+              <xsd:enumeration value="Harbor Capital Advisors, Inc."/>
+              <xsd:enumeration value="Hawaii Law Enforcement FCU"/>
+              <xsd:enumeration value="Hewlett Packard Enterprise"/>
+              <xsd:enumeration value="HIGHTOWER TRUST SERVICE LTA"/>
+              <xsd:enumeration value="Hilltop Securities"/>
+              <xsd:enumeration value="Honeywell International, Inc."/>
+              <xsd:enumeration value="IAT Insurance Group"/>
+              <xsd:enumeration value="Impact Holdings, Inc."/>
+              <xsd:enumeration value="Independence Bank of Kentucky"/>
+              <xsd:enumeration value="Industrial and Commercial Bank of China Limited"/>
+              <xsd:enumeration value="INGRAM MICRO INC."/>
+              <xsd:enumeration value="Insigneo Securities, LLC"/>
+              <xsd:enumeration value="Intact Insurance Group USA, LLC"/>
+              <xsd:enumeration value="Intandem CU"/>
+              <xsd:enumeration value="Intel Corporation"/>
+              <xsd:enumeration value="Interactive Brokers LLC"/>
+              <xsd:enumeration value="Interaudi Bank"/>
+              <xsd:enumeration value="International Bank of Commerce"/>
+              <xsd:enumeration value="International Union Bank LLC"/>
+              <xsd:enumeration value="Invesco Ltd."/>
+              <xsd:enumeration value="Investors Bank"/>
+              <xsd:enumeration value="IQ CU"/>
+              <xsd:enumeration value="ITA International Insurer"/>
+              <xsd:enumeration value="Itau CorpBanca"/>
+              <xsd:enumeration value="Jamf Software LLC"/>
+              <xsd:enumeration value="Jefferson Financial FCU"/>
+              <xsd:enumeration value="JPMorgan Chase and Co."/>
+              <xsd:enumeration value="Kearny Bank"/>
+              <xsd:enumeration value="Kinecta FCU"/>
+              <xsd:enumeration value="Kitsap CU"/>
+              <xsd:enumeration value="KNOWBE4"/>
+              <xsd:enumeration value="Kwik Dollar LLC"/>
+              <xsd:enumeration value="Lakeland Bank"/>
+              <xsd:enumeration value="Landings CU"/>
+              <xsd:enumeration value="Latham And Watkins LLP"/>
+              <xsd:enumeration value="Left Gate Property Holding LLC"/>
+              <xsd:enumeration value="Legend Bank, National Association"/>
+              <xsd:enumeration value="Level One Bank"/>
+              <xsd:enumeration value="Lexington National Insurance Corporation"/>
+              <xsd:enumeration value="Liberty Bank"/>
+              <xsd:enumeration value="Lincoln National Corporation"/>
+              <xsd:enumeration value="Local Government FCU"/>
+              <xsd:enumeration value="LocalBitcoins Oy"/>
+              <xsd:enumeration value="Luno US Inc"/>
+              <xsd:enumeration value="M&amp;T Bank Corporation"/>
+              <xsd:enumeration value="Marseilles Bank"/>
+              <xsd:enumeration value="Master Card International Inc."/>
+              <xsd:enumeration value="Mazuma Credit Union [primary]"/>
+              <xsd:enumeration value="Melio Payments Inc"/>
+              <xsd:enumeration value="MembersFirst CU"/>
+              <xsd:enumeration value="MERCARI"/>
+              <xsd:enumeration value="Mercury Systems, Inc."/>
+              <xsd:enumeration value="MetaBank, National Association"/>
+              <xsd:enumeration value="METALLICUS INC"/>
+              <xsd:enumeration value="MetLife, Inc."/>
+              <xsd:enumeration value="Metropolitan Commercial Bank"/>
+              <xsd:enumeration value="Michigan Legacy CU"/>
+              <xsd:enumeration value="Michigan State University FCU"/>
+              <xsd:enumeration value="Microsoft Corporation"/>
+              <xsd:enumeration value="Midflorida CU"/>
+              <xsd:enumeration value="MidSouth Community FCU"/>
+              <xsd:enumeration value="Midwest Community FCU"/>
+              <xsd:enumeration value="Mission Valley Bank"/>
+              <xsd:enumeration value="Mizuho Bank Ltd"/>
+              <xsd:enumeration value="Moneygram Payment Systems, Inc"/>
+              <xsd:enumeration value="Monson Savings Bank"/>
+              <xsd:enumeration value="Morgan Stanley and Co. LLC"/>
+              <xsd:enumeration value="Mountain America FCU"/>
+              <xsd:enumeration value="Mouser Electronics"/>
+              <xsd:enumeration value="Nantahala Bank and Trust Company"/>
+              <xsd:enumeration value="NASA FCU"/>
+              <xsd:enumeration value="Nasdaq, Inc"/>
+              <xsd:enumeration value="National Bank of Pakistan"/>
+              <xsd:enumeration value="National Western Life Insurance Company [primary]"/>
+              <xsd:enumeration value="Natixis North America LLC"/>
+              <xsd:enumeration value="New Dimensions FCU"/>
+              <xsd:enumeration value="New York Community Bank"/>
+              <xsd:enumeration value="Newburyport Five Cents Savings Bank"/>
+              <xsd:enumeration value="Newtown Savings Bank"/>
+              <xsd:enumeration value="Noble FCU"/>
+              <xsd:enumeration value="Nodus International Bank, Inc"/>
+              <xsd:enumeration value="Nordea Bank Abp, New York Branch"/>
+              <xsd:enumeration value="North Star Bank"/>
+              <xsd:enumeration value="Northwest Bank"/>
+              <xsd:enumeration value="Ocean Bank"/>
+              <xsd:enumeration value="Officengine Inc."/>
+              <xsd:enumeration value="OKCoin USA Inc."/>
+              <xsd:enumeration value="Old Second National Bank"/>
+              <xsd:enumeration value="Omnex Group, Inc."/>
+              <xsd:enumeration value="OneSignal, Inc."/>
+              <xsd:enumeration value="Oppenheimer And Co, Inc."/>
+              <xsd:enumeration value="Opportunity Bank of Montana"/>
+              <xsd:enumeration value="OUR Credit Union"/>
+              <xsd:enumeration value="Pacific Premier Bank"/>
+              <xsd:enumeration value="Pacific Premier Bank"/>
+              <xsd:enumeration value="Pacific Western Bank"/>
+              <xsd:enumeration value="Pan-American Life Insurance Company"/>
+              <xsd:enumeration value="PayPal"/>
+              <xsd:enumeration value="Payward Ventures, Inc."/>
+              <xsd:enumeration value="Peach State FCU"/>
+              <xsd:enumeration value="Penn Community Bank"/>
+              <xsd:enumeration value="People's United Bank, National Association"/>
+              <xsd:enumeration value="Piermont Bank"/>
+              <xsd:enumeration value="Plantronics Inc"/>
+              <xsd:enumeration value="PNC Bank, National Association"/>
+              <xsd:enumeration value="PPG Industries Inc."/>
+              <xsd:enumeration value="Premier Bank"/>
+              <xsd:enumeration value="Premier Bank, Inc."/>
+              <xsd:enumeration value="Prosperity Bank"/>
+              <xsd:enumeration value="Pzena Investment Management, LLC"/>
+              <xsd:enumeration value="Randolph-Brooks FCU"/>
+              <xsd:enumeration value="Raymond James Financial Services, Inc."/>
+              <xsd:enumeration value="RCB Bank"/>
+              <xsd:enumeration value="Redstone FCU"/>
+              <xsd:enumeration value="Regions Bank"/>
+              <xsd:enumeration value="Republic Bank and Trust Company"/>
+              <xsd:enumeration value="Rivermark Community Credit Union"/>
+              <xsd:enumeration value="Robert W Baird and Co Incorporated"/>
+              <xsd:enumeration value="Robinhood Markets"/>
+              <xsd:enumeration value="Rockland Trust Company"/>
+              <xsd:enumeration value="Rocky Mountain Law Enforcement FCU"/>
+              <xsd:enumeration value="Rogue CU"/>
+              <xsd:enumeration value="S&amp;T Bank"/>
+              <xsd:enumeration value="SAFE CU"/>
+              <xsd:enumeration value="Santander Bank N.A."/>
+              <xsd:enumeration value="Schlumberger Employees Credit Union"/>
+              <xsd:enumeration value="Seacoast National Bank"/>
+              <xsd:enumeration value="Security National Bank of Omaha"/>
+              <xsd:enumeration value="Security National Bank of Omaha"/>
+              <xsd:enumeration value="SEI Investments Company"/>
+              <xsd:enumeration value="Senior Flexonics Pathway"/>
+              <xsd:enumeration value="Service First FCU"/>
+              <xsd:enumeration value="Sevier County Bank"/>
+              <xsd:enumeration value="Shelby County State Bank"/>
+              <xsd:enumeration value="Silicon Valley Bank"/>
+              <xsd:enumeration value="Silvergate Bank"/>
+              <xsd:enumeration value="Skowhegan Savings Bank"/>
+              <xsd:enumeration value="Societe Generale"/>
+              <xsd:enumeration value="South State Bank, National Association"/>
+              <xsd:enumeration value="Southeastern CU"/>
+              <xsd:enumeration value="Square Financial Services, Inc."/>
+              <xsd:enumeration value="Standard Chartered Bank"/>
+              <xsd:enumeration value="StandardAero"/>
+              <xsd:enumeration value="State Bank of India, New York Branch"/>
+              <xsd:enumeration value="State Employees' Credit Union"/>
+              <xsd:enumeration value="State Street Bank and Trust Company"/>
+              <xsd:enumeration value="Sterling Bank and Trust, FSB"/>
+              <xsd:enumeration value="Stifel Financial Corp."/>
+              <xsd:enumeration value="StoneX Group Inc"/>
+              <xsd:enumeration value="Stripe, Inc."/>
+              <xsd:enumeration value="Summit Community Bank, Inc."/>
+              <xsd:enumeration value="Sunwest Bank"/>
+              <xsd:enumeration value="Synovus Securities, Inc"/>
+              <xsd:enumeration value="Tampa Bay FCU"/>
+              <xsd:enumeration value="TBB International Bank Corp."/>
+              <xsd:enumeration value="TD Bank US Holding Company"/>
+              <xsd:enumeration value="TD Bank, National Association"/>
+              <xsd:enumeration value="Tech Data Corporation"/>
+              <xsd:enumeration value="Technology Credit Union"/>
+              <xsd:enumeration value="TEG Federal Credit Union"/>
+              <xsd:enumeration value="Terrabank, National Association"/>
+              <xsd:enumeration value="Texas Capital Bank, National Association"/>
+              <xsd:enumeration value="Texas First Bank"/>
+              <xsd:enumeration value="The Bancorp Bank"/>
+              <xsd:enumeration value="The Bank of New York Mellon"/>
+              <xsd:enumeration value="The Citizens Bank of Philadelphia"/>
+              <xsd:enumeration value="The Currency Cloud Inc."/>
+              <xsd:enumeration value="The Dart Bank"/>
+              <xsd:enumeration value="The Delaware National Bank of Delhi"/>
+              <xsd:enumeration value="The Farmers and Merchants State Bank"/>
+              <xsd:enumeration value="The First National Bank of Hutchinson"/>
+              <xsd:enumeration value="The First National Bank of Long Island"/>
+              <xsd:enumeration value="The Huntington National Bank"/>
+              <xsd:enumeration value="The Northern Trust Company"/>
+              <xsd:enumeration value="The Vanguard Group, Inc"/>
+              <xsd:enumeration value="Thompson Heath and Bond Ltd"/>
+              <xsd:enumeration value="Timberland Bank"/>
+              <xsd:enumeration value="Tower FCU"/>
+              <xsd:enumeration value="Towpath CU"/>
+              <xsd:enumeration value="TrailNorth FCU"/>
+              <xsd:enumeration value="Transferto Mobile Financial Services Ltd"/>
+              <xsd:enumeration value="Transferwise Inc"/>
+              <xsd:enumeration value="Trident Capital, Inc."/>
+              <xsd:enumeration value="Truist Bank"/>
+              <xsd:enumeration value="U.S. Bank National Association"/>
+              <xsd:enumeration value="UBS AG"/>
+              <xsd:enumeration value="Umpqua Bank"/>
+              <xsd:enumeration value="Union Square CU"/>
+              <xsd:enumeration value="United Bank"/>
+              <xsd:enumeration value="United Nations Federal Credit Union"/>
+              <xsd:enumeration value="United States Department of the Treasury"/>
+              <xsd:enumeration value="United Wholesale Mortgage"/>
+              <xsd:enumeration value="Universal Bank"/>
+              <xsd:enumeration value="Universal Weather and Aviation"/>
+              <xsd:enumeration value="University First FCU"/>
+              <xsd:enumeration value="Uphold HQ Inc"/>
+              <xsd:enumeration value="USAA Federal Savings Bank"/>
+              <xsd:enumeration value="Valve Corporation"/>
+              <xsd:enumeration value="Van Eck Associates Corporation"/>
+              <xsd:enumeration value="Varo Money"/>
+              <xsd:enumeration value="Veridian CU"/>
+              <xsd:enumeration value="Veritex Community Bank"/>
+              <xsd:enumeration value="Viamericas Corporation"/>
+              <xsd:enumeration value="Virginia Credit Union"/>
+              <xsd:enumeration value="Visa International Service Association"/>
+              <xsd:enumeration value="Walled Lake Schools FCU"/>
+              <xsd:enumeration value="Warner Media, LLC"/>
+              <xsd:enumeration value="Washington Federal Bank, National Association"/>
+              <xsd:enumeration value="Washington Trust Bank"/>
+              <xsd:enumeration value="Wayne Bank [primary]"/>
+              <xsd:enumeration value="Wells Bank"/>
+              <xsd:enumeration value="Wells Fargo Bank, National Association"/>
+              <xsd:enumeration value="West Michigan CU"/>
+              <xsd:enumeration value="Western Alliance Bank"/>
+              <xsd:enumeration value="Western Union Business Solutions"/>
+              <xsd:enumeration value="Western Union Financial Services, Inc."/>
+              <xsd:enumeration value="WEX Bank"/>
+              <xsd:enumeration value="White &amp; Case LLP"/>
+              <xsd:enumeration value="Woodlands Bank"/>
+              <xsd:enumeration value="Woori Bank"/>
+              <xsd:enumeration value="Worldremit Ltd"/>
+              <xsd:enumeration value="Wright Patman Congressional Federal Credit Union"/>
+              <xsd:enumeration value="Wyrope Williamsport FCU"/>
+              <xsd:enumeration value="Your Legacy FCU"/>
+              <xsd:enumeration value="Zenus Bank International Inc."/>
+              <xsd:enumeration value="Zions Bank, A Division of Zions Bancorporation, National Association"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status_" ma:index="3" nillable="true" ma:displayName="Status_" ma:default="Received &amp; data is entered correctly" ma:format="Dropdown" ma:internalName="Status_" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Downloaded But Not Reviewed"/>
+              <xsd:enumeration value="Received &amp; data is entered correctly"/>
+              <xsd:enumeration value="Ready to Add to Consolidation File"/>
+              <xsd:enumeration value="Added to Part B consolidated file"/>
+              <xsd:enumeration value="Requested additional information from filer"/>
+              <xsd:enumeration value="Requested filer submit new/amend version"/>
+              <xsd:enumeration value="New/Amended version"/>
+              <xsd:enumeration value="New/Amended version - Updates to Consolidated Required"/>
+              <xsd:enumeration value="Archived"/>
+              <xsd:enumeration value="Zero Report Submission - Not added to Part B consolidated file"/>
+              <xsd:enumeration value="Individual Filer - Not added to Part B consolidated file"/>
+              <xsd:enumeration value="Consolidation File"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Filing_x0020_Method" ma:index="4" nillable="true" ma:displayName="Filing Method" ma:format="Dropdown" ma:hidden="true" ma:internalName="Filing_x0020_Method" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="ORS"/>
+          <xsd:enumeration value="Emailed to OFACreport"/>
+          <xsd:enumeration value="Mailed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Part_x0020_B_x0020_Quantity" ma:index="9" nillable="true" ma:displayName="Part B Quantity" ma:decimals="0" ma:description="Number of rows in Part B tab should equal the number of blocks reported in Part A, section 3." ma:internalName="Part_x0020_B_x0020_Quantity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ORS_x0020_ARBP_x0020_ID_x0020__x0028_if_x0020_applicable_x0029_" ma:index="10" nillable="true" ma:displayName="ORS ARBP ID" ma:internalName="ORS_x0020_ARBP_x0020_ID_x0020__x0028_if_x0020_applicable_x0029_" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="5"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes0" ma:index="11" nillable="true" ma:displayName="Notes" ma:internalName="Notes0">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Assigned" ma:index="12" nillable="true" ma:displayName="Assigned" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Assigned" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Late_x0020_filer_x003f_" ma:index="13" nillable="true" ma:displayName="Late filer?" ma:default="0" ma:internalName="Late_x0020_filer_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x0032_019_x0020_Quantity" ma:index="22" nillable="true" ma:displayName="2019 Quantity" ma:hidden="true" ma:list="{6ef4b748-63b5-42b1-ac33-e2e27f092085}" ma:internalName="_x0032_019_x0020_Quantity" ma:readOnly="false" ma:showField="_x0032_019_x0020_Quantity_x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x0032_021_x0020_Name_x0020_of_x0020_Institution_x0020_Holding_x0020_Blocked_x0020_Property" ma:index="27" nillable="true" ma:displayName="2021 Name of Institution Holding Blocked Property" ma:hidden="true" ma:internalName="_x0032_021_x0020_Name_x0020_of_x0020_Institution_x0020_Holding_x0020_Blocked_x0020_Property" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Institution_x003a_2019_x0020_Quantity" ma:index="29" nillable="true" ma:displayName="Institution:2019 Quantity" ma:list="{6ef4b748-63b5-42b1-ac33-e2e27f092085}" ma:internalName="Institution_x003a_2019_x0020_Quantity" ma:readOnly="true" ma:showField="_x0032_019_x0020_Quantity_x0020_" ma:web="b1e1f5ef-015b-418a-b6d3-2d3a2c32de00">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Institution_x003a__x0020_2020_x0020_Quantity" ma:index="30" nillable="true" ma:displayName="Institution: 2020 Quantity" ma:hidden="true" ma:list="{6ef4b748-63b5-42b1-ac33-e2e27f092085}" ma:internalName="Institution_x003a__x0020_2020_x0020_Quantity" ma:readOnly="false" ma:showField="_x0032_020_x0020_Quantity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Doc_x0020_Type" ma:index="31" nillable="true" ma:displayName="Doc Type" ma:default="ARBP" ma:format="Dropdown" ma:hidden="true" ma:internalName="Doc_x0020_Type" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="ARBP"/>
+              <xsd:enumeration value="Consolidated File"/>
+              <xsd:enumeration value="Reference"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Include_x0020_Russia_x002f_Ukraine_x0020_Related_x0020_Blocks_x003f_" ma:index="32" nillable="true" ma:displayName="Include Russia/Ukraine Related Blocks?" ma:default="N/A" ma:format="Dropdown" ma:hidden="true" ma:internalName="Include_x0020_Russia_x002f_Ukraine_x0020_Related_x0020_Blocks_x003f_" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+          <xsd:enumeration value="N/A"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ORS_x0020_Filing_x0020_Institution" ma:index="34" nillable="true" ma:displayName="ORS Filing Institution" ma:format="Dropdown" ma:hidden="true" ma:internalName="ORS_x0020_Filing_x0020_Institution" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="10T Fund GP LLC"/>
+              <xsd:enumeration value="1st Security Bank of Washington"/>
+              <xsd:enumeration value="256H LLC"/>
+              <xsd:enumeration value="2U GetSmarter (US), LLC"/>
+              <xsd:enumeration value="683 Capital Partners, LP"/>
+              <xsd:enumeration value="A.N. Deringer, Inc."/>
+              <xsd:enumeration value="Abanca Corporacion Bancaria SA."/>
+              <xsd:enumeration value="abrdn Inc."/>
+              <xsd:enumeration value="Academy Bank, National Association"/>
+              <xsd:enumeration value="Access Industries, Inc."/>
+              <xsd:enumeration value="Acuity Brands, Inc."/>
+              <xsd:enumeration value="Addition Financial Credit Union"/>
+              <xsd:enumeration value="Ademco Inc."/>
+              <xsd:enumeration value="Adient US LLC"/>
+              <xsd:enumeration value="Adobe Systems Incorporated"/>
+              <xsd:enumeration value="Advanced Systems Concepts, Inc."/>
+              <xsd:enumeration value="Adyen NV (San Francisco Branch)"/>
+              <xsd:enumeration value="Affirm Inc"/>
+              <xsd:enumeration value="Aflac Incorporated"/>
+              <xsd:enumeration value="Agents and Corporations, Inc."/>
+              <xsd:enumeration value="AGM Global Vision LLC"/>
+              <xsd:enumeration value="Agricultural Bank of China Limited"/>
+              <xsd:enumeration value="Airbnb Payments, Inc."/>
+              <xsd:enumeration value="Airport Shoppes and Hotels Corp."/>
+              <xsd:enumeration value="Airtm, Inc."/>
+              <xsd:enumeration value="Airwallex US, LLC"/>
+              <xsd:enumeration value="AJK London, LLC"/>
+              <xsd:enumeration value="Akin Gump Strauss Hauer  Feld LLP"/>
+              <xsd:enumeration value="Alamosa State Bank"/>
+              <xsd:enumeration value="Alerus Financial, National Association"/>
+              <xsd:enumeration value="Aleso Global LLC"/>
+              <xsd:enumeration value="Alkeon Capital Management, LLC"/>
+              <xsd:enumeration value="Alliance Bank"/>
+              <xsd:enumeration value="Alliance Credit Union"/>
+              <xsd:enumeration value="Alliance for Global Justice Corp"/>
+              <xsd:enumeration value="Alliant Credit Union"/>
+              <xsd:enumeration value="Alloya Corporate FCU"/>
+              <xsd:enumeration value="Allspring Global Investments, LLC"/>
+              <xsd:enumeration value="Allstate Insurance Company"/>
+              <xsd:enumeration value="Ally Financial Inc."/>
+              <xsd:enumeration value="Almaguer Esquire PLLC"/>
+              <xsd:enumeration value="Almaz Capital"/>
+              <xsd:enumeration value="Alpaca Crypto LLC"/>
+              <xsd:enumeration value="Alpaca Securities"/>
+              <xsd:enumeration value="Alpine Bank"/>
+              <xsd:enumeration value="Alston  Bird LLP"/>
+              <xsd:enumeration value="Amalgamated Bank"/>
+              <xsd:enumeration value="Amazon.com, Inc."/>
+              <xsd:enumeration value="Amcor PLC"/>
+              <xsd:enumeration value="Amerant Bank, National Association"/>
+              <xsd:enumeration value="Amerant Investments Inc."/>
+              <xsd:enumeration value="America First Federal Credit Union"/>
+              <xsd:enumeration value="American 1 Credit Union"/>
+              <xsd:enumeration value="American AgCredit, ACA"/>
+              <xsd:enumeration value="American Chemical Society"/>
+              <xsd:enumeration value="American Express Company"/>
+              <xsd:enumeration value="American First National Bank"/>
+              <xsd:enumeration value="American Heritage Bank"/>
+              <xsd:enumeration value="American International Group, Inc."/>
+              <xsd:enumeration value="American National Insurance Company"/>
+              <xsd:enumeration value="American University of Beirut"/>
+              <xsd:enumeration value="America's Credit Union"/>
+              <xsd:enumeration value="AmeriChoice Federal Credit Union"/>
+              <xsd:enumeration value="Ameriprise Financial Services, LLC"/>
+              <xsd:enumeration value="Ametek, Inc"/>
+              <xsd:enumeration value="Amplitude, Inc."/>
+              <xsd:enumeration value="Amscot Corporation"/>
+              <xsd:enumeration value="Amundi Asset Management US, Inc"/>
+              <xsd:enumeration value="Anchor Bank"/>
+              <xsd:enumeration value="Anchorage Digital Bank National Association"/>
+              <xsd:enumeration value="AndCapital Bank International Corp."/>
+              <xsd:enumeration value="Androscoggin Savings Bank"/>
+              <xsd:enumeration value="Anthracite Holdings LP"/>
+              <xsd:enumeration value="Aon Corporation"/>
+              <xsd:enumeration value="Apex Clearing"/>
+              <xsd:enumeration value="APL Logistics Americas, Ltd"/>
+              <xsd:enumeration value="Apple Bank for Savings"/>
+              <xsd:enumeration value="Apple Inc."/>
+              <xsd:enumeration value="AQR Capital Management, LLC"/>
+              <xsd:enumeration value="Archer Daniels Midland Company"/>
+              <xsd:enumeration value="Arent Fox LLP"/>
+              <xsd:enumeration value="Argenta Spaarbank NV"/>
+              <xsd:enumeration value="Arival Bank International Corp"/>
+              <xsd:enumeration value="Arizona Financial Credit Union"/>
+              <xsd:enumeration value="Arkham Markets International S.R.L."/>
+              <xsd:enumeration value="Armed Forces Bank, National Association"/>
+              <xsd:enumeration value="Armor Bank"/>
+              <xsd:enumeration value="Arnold  Porter Kaye Scholer LLP"/>
+              <xsd:enumeration value="Arrowstreet Capital, Limited Partnership"/>
+              <xsd:enumeration value="Artisan Partners Limited Partnership"/>
+              <xsd:enumeration value="Arvest Bank"/>
+              <xsd:enumeration value="AscendantFX Capital USA, Inc."/>
+              <xsd:enumeration value="Ascensus Trust Company"/>
+              <xsd:enumeration value="Aspire Community Credit Union"/>
+              <xsd:enumeration value="Associated Bank, National Association"/>
+              <xsd:enumeration value="Assurant, Inc."/>
+              <xsd:enumeration value="Atlantic Capital Bank, National Association"/>
+              <xsd:enumeration value="Atlantic Richfield Company"/>
+              <xsd:enumeration value="Atlantic Union Bank"/>
+              <xsd:enumeration value="AUS Merchant Services, Inc."/>
+              <xsd:enumeration value="Austin Telco Federal Credit Union"/>
+              <xsd:enumeration value="Auto Club Group, Inc."/>
+              <xsd:enumeration value="Automatic Data Processing, Inc."/>
+              <xsd:enumeration value="Autotruck Financial Credit Union"/>
+              <xsd:enumeration value="Ava Labs, Inc."/>
+              <xsd:enumeration value="Avadian Credit Union"/>
+              <xsd:enumeration value="AVB Bank"/>
+              <xsd:enumeration value="Avenue Securities"/>
+              <xsd:enumeration value="Avery Legal Advisors APLC"/>
+              <xsd:enumeration value="Avian Labs Inc"/>
+              <xsd:enumeration value="Avoro Capital Advisors LLC"/>
+              <xsd:enumeration value="Axiom Bank, National Association"/>
+              <xsd:enumeration value="b1BANK"/>
+              <xsd:enumeration value="BAC Community Bank"/>
+              <xsd:enumeration value="BACHI.TECH CORPORATION"/>
+              <xsd:enumeration value="Bain Capital Credit, LP"/>
+              <xsd:enumeration value="Baker &amp; McKenzie LLP"/>
+              <xsd:enumeration value="Baker Botts L.L.P."/>
+              <xsd:enumeration value="Banc of California, Inc."/>
+              <xsd:enumeration value="Bancaribe International Bank, Inc."/>
+              <xsd:enumeration value="Banco Bilbao Vizcaya Argentaria S.A., New York Branch"/>
+              <xsd:enumeration value="Banco Bradesco S.A., New York Branch"/>
+              <xsd:enumeration value="Banco de Bogota S.A., Miami Branch"/>
+              <xsd:enumeration value="Banco de Credito del Peru"/>
+              <xsd:enumeration value="Banco de Credito e Inversiones"/>
+              <xsd:enumeration value="Banco de la Nacion Argentina"/>
+              <xsd:enumeration value="Banco de la Nacion Argentina, Miami Agency"/>
+              <xsd:enumeration value="Banco de la Republica Oriental del Uruguay, New York Branch"/>
+              <xsd:enumeration value="Banco de Sabadell, S.A."/>
+              <xsd:enumeration value="Banco do Brasil S.A., New York Branch"/>
+              <xsd:enumeration value="Banco do Brasil Securities LLC"/>
+              <xsd:enumeration value="Banco Itaú International"/>
+              <xsd:enumeration value="Banco Pichincha C.A."/>
+              <xsd:enumeration value="Banco San Juan Internacional, Inc"/>
+              <xsd:enumeration value="Banco Santander International"/>
+              <xsd:enumeration value="Banesco USA"/>
+              <xsd:enumeration value="Bangkok Bank Public Company Limited"/>
+              <xsd:enumeration value="Bank Hapoalim BM"/>
+              <xsd:enumeration value="Bank of America"/>
+              <xsd:enumeration value="Bank of Baroda"/>
+              <xsd:enumeration value="Bank of Bird-In-Hand"/>
+              <xsd:enumeration value="Bank of Bridger, National Association"/>
+              <xsd:enumeration value="Bank of China Limited"/>
+              <xsd:enumeration value="Bank of Communications Co., Ltd"/>
+              <xsd:enumeration value="Bank of Hawaii"/>
+              <xsd:enumeration value="Bank of Hope"/>
+              <xsd:enumeration value="Bank of India"/>
+              <xsd:enumeration value="Bank of Labor"/>
+              <xsd:enumeration value="Bank of Utah"/>
+              <xsd:enumeration value="Bank OZK"/>
+              <xsd:enumeration value="Bankers' Bank of Kansas"/>
+              <xsd:enumeration value="Bankers Trust Company"/>
+              <xsd:enumeration value="BankFinancial, National Association"/>
+              <xsd:enumeration value="Bank-Fund Staff Federal Credit Union"/>
+              <xsd:enumeration value="Banking Circle US"/>
+              <xsd:enumeration value="BankNewport"/>
+              <xsd:enumeration value="BankProv"/>
+              <xsd:enumeration value="BankUnited, National Association"/>
+              <xsd:enumeration value="Banner Bank"/>
+              <xsd:enumeration value="Banplus International Bank, Inc."/>
+              <xsd:enumeration value="Bar Harbor Bank and Trust"/>
+              <xsd:enumeration value="Barclays Bank PLC"/>
+              <xsd:enumeration value="Barings LLC"/>
+              <xsd:enumeration value="Barri Money Services, LLC"/>
+              <xsd:enumeration value="Bath Savings Institution"/>
+              <xsd:enumeration value="Bayer Heritage Federal Credit Union"/>
+              <xsd:enumeration value="BBVA Bancomer, S.A. Houston Agency"/>
+              <xsd:enumeration value="BBVA Financial Corporation"/>
+              <xsd:enumeration value="Bechtel Corporation"/>
+              <xsd:enumeration value="Bell Bank"/>
+              <xsd:enumeration value="Bell Textron Inc."/>
+              <xsd:enumeration value="Benefit Plans Administrative Services Inc"/>
+              <xsd:enumeration value="Benjamin F Edwards &amp; Company Incorporated"/>
+              <xsd:enumeration value="Berliner, Corcoran  Rowe, LLP"/>
+              <xsd:enumeration value="Bernstein Institutional Services"/>
+              <xsd:enumeration value="Best Doctors Insurance Services LLC"/>
+              <xsd:enumeration value="Best Meridian Insurance Company"/>
+              <xsd:enumeration value="BFF Classic, LLC"/>
+              <xsd:enumeration value="Bill.com Holdings Inc"/>
+              <xsd:enumeration value="Binance.US"/>
+              <xsd:enumeration value="BioPharma COOP"/>
+              <xsd:enumeration value="BitGo Holdings Inc."/>
+              <xsd:enumeration value="BitPay, Inc."/>
+              <xsd:enumeration value="Bittrex, Inc."/>
+              <xsd:enumeration value="Black Hills Federal Credit Union"/>
+              <xsd:enumeration value="Blackhawk Community Credit Union"/>
+              <xsd:enumeration value="BlackRock, Inc"/>
+              <xsd:enumeration value="Block, Inc."/>
+              <xsd:enumeration value="Blockchain.com, Inc."/>
+              <xsd:enumeration value="Blockdaemon Inc."/>
+              <xsd:enumeration value="Bloomberg LP"/>
+              <xsd:enumeration value="Bloomreach, Inc."/>
+              <xsd:enumeration value="Blue Foundry Bank"/>
+              <xsd:enumeration value="Blue Owl Capital Inc"/>
+              <xsd:enumeration value="Blue Ridge Bank, National Association"/>
+              <xsd:enumeration value="Blue Yonder, Inc."/>
+              <xsd:enumeration value="BM Technologies, Inc."/>
+              <xsd:enumeration value="BMI Federal Credit Union"/>
+              <xsd:enumeration value="BMO Bank National Association"/>
+              <xsd:enumeration value="BMP Rackmount Solutions, LLC"/>
+              <xsd:enumeration value="BNC International Banking Corporation"/>
+              <xsd:enumeration value="BNP Paribas New York Branch"/>
+              <xsd:enumeration value="Boeing Employees Credit Union"/>
+              <xsd:enumeration value="BOK Financial Corporation"/>
+              <xsd:enumeration value="Booking Holdings Inc."/>
+              <xsd:enumeration value="Border Bank"/>
+              <xsd:enumeration value="Boston Partners Global Investors, Inc."/>
+              <xsd:enumeration value="Boulder Dam Credit Union"/>
+              <xsd:enumeration value="Bracken Capital LLC"/>
+              <xsd:enumeration value="Brandes Investment Partners, LP"/>
+              <xsd:enumeration value="Bremer Bank, National Association"/>
+              <xsd:enumeration value="Brex Treasury LLC"/>
+              <xsd:enumeration value="Bridge Investment Group Holdings LLC"/>
+              <xsd:enumeration value="Bridge Ventures, Inc."/>
+              <xsd:enumeration value="Bridgeford Trust Company, LLC"/>
+              <xsd:enumeration value="Bridgewater Bank"/>
+              <xsd:enumeration value="Broadridge Corporate Issuer Solutions Inc"/>
+              <xsd:enumeration value="Brookhaven National Laboratory"/>
+              <xsd:enumeration value="Brookline Bancorp, Inc."/>
+              <xsd:enumeration value="Brown Advisory"/>
+              <xsd:enumeration value="Brown Brothers Harriman and Co"/>
+              <xsd:enumeration value="Brunswick Corporation"/>
+              <xsd:enumeration value="Bryan Cave Leighton Paisner LLP"/>
+              <xsd:enumeration value="Bryant Bank"/>
+              <xsd:enumeration value="Bulldog Federal Credit Union"/>
+              <xsd:enumeration value="Bupa Worldwide Corporation"/>
+              <xsd:enumeration value="Bureau Veritas Holdings, Inc."/>
+              <xsd:enumeration value="Burke and Herbert Bank and Trust Company"/>
+              <xsd:enumeration value="Busey Bank"/>
+              <xsd:enumeration value="BVNK Holdings Limited"/>
+              <xsd:enumeration value="Byline Bank"/>
+              <xsd:enumeration value="Cadwalader, Wickersham  Taft LLP"/>
+              <xsd:enumeration value="Caledonia US, LP"/>
+              <xsd:enumeration value="Calhoun-Liberty Credit Union"/>
+              <xsd:enumeration value="California Coast Credit Union"/>
+              <xsd:enumeration value="Cambridge Mercantile Corp (U.S.A.)"/>
+              <xsd:enumeration value="Cambridge Savings Bank"/>
+              <xsd:enumeration value="Campus USA Credit Union"/>
+              <xsd:enumeration value="Cape Cod Five Cents Savings Bank"/>
+              <xsd:enumeration value="Capital Bank, National Association"/>
+              <xsd:enumeration value="Capital City Bank"/>
+              <xsd:enumeration value="Capital Community Bank"/>
+              <xsd:enumeration value="Capital Educators Federal Credit Union"/>
+              <xsd:enumeration value="Capital One Financial Corporation"/>
+              <xsd:enumeration value="Capitol Federal Savings Bank"/>
+              <xsd:enumeration value="Cargo Network Services Corporation"/>
+              <xsd:enumeration value="Caribbean Financial Group Inc."/>
+              <xsd:enumeration value="CarMax Auto Superstores, Inc. (&quot;CarMax&quot;)"/>
+              <xsd:enumeration value="Carrier Global Corporation"/>
+              <xsd:enumeration value="Cash Express LLC"/>
+              <xsd:enumeration value="Cashmere Valley Bank"/>
+              <xsd:enumeration value="Catalyst Corporate Federal Credit Union"/>
+              <xsd:enumeration value="Cathay Bank"/>
+              <xsd:enumeration value="Cattaraugus County Bank"/>
+              <xsd:enumeration value="CB and S Bank"/>
+              <xsd:enumeration value="CB International Bank, LLC"/>
+              <xsd:enumeration value="CBRE, Inc."/>
+              <xsd:enumeration value="CCB Community Bank"/>
+              <xsd:enumeration value="CCT Export Inc."/>
+              <xsd:enumeration value="Celsius Network LLC"/>
+              <xsd:enumeration value="Cenlar FSB"/>
+              <xsd:enumeration value="Centennial Bank"/>
+              <xsd:enumeration value="Central Bank"/>
+              <xsd:enumeration value="Central Pacific Bank"/>
+              <xsd:enumeration value="Centreville Bank"/>
+              <xsd:enumeration value="Centricity Credit Union"/>
+              <xsd:enumeration value="Centris Federal Credit Union"/>
+              <xsd:enumeration value="Century Bank"/>
+              <xsd:enumeration value="Century Savings Bank"/>
+              <xsd:enumeration value="CEX.IO Corp"/>
+              <xsd:enumeration value="Chambers Bank"/>
+              <xsd:enumeration value="Charles Schwab Corporation"/>
+              <xsd:enumeration value="Cherokee State Bank"/>
+              <xsd:enumeration value="Chevron Corporation"/>
+              <xsd:enumeration value="Chevron Federal Credit Union"/>
+              <xsd:enumeration value="Chewy Inc"/>
+              <xsd:enumeration value="Chicago Mercantile Exchange Inc."/>
+              <xsd:enumeration value="Chickasaw Nation"/>
+              <xsd:enumeration value="China Merchants Bank Co., Limited"/>
+              <xsd:enumeration value="Choice Financial Group"/>
+              <xsd:enumeration value="Choice Money Transfer Inc"/>
+              <xsd:enumeration value="Christian Financial Credit Union"/>
+              <xsd:enumeration value="Christie's Inc."/>
+              <xsd:enumeration value="Chromalloy Gas Turbine LLC"/>
+              <xsd:enumeration value="Chubb Limited"/>
+              <xsd:enumeration value="CIBC Bank USA"/>
+              <xsd:enumeration value="Cimarron Insurance Company, Inc."/>
+              <xsd:enumeration value="Cincinnati Financial Corporation"/>
+              <xsd:enumeration value="Circle Internet Financial, LLC"/>
+              <xsd:enumeration value="Cisco Systems"/>
+              <xsd:enumeration value="Citadel Federal Credit Union"/>
+              <xsd:enumeration value="CITGO Petroleum Corporation"/>
+              <xsd:enumeration value="Citibank, N.A."/>
+              <xsd:enumeration value="Citizens Bank"/>
+              <xsd:enumeration value="Citizens Bank of Edmond"/>
+              <xsd:enumeration value="Citizens Bank of Lafayette"/>
+              <xsd:enumeration value="Citizens Bank, National Association"/>
+              <xsd:enumeration value="Citizens Business Bank"/>
+              <xsd:enumeration value="Citizens Equity First CU"/>
+              <xsd:enumeration value="Citizens State Bank"/>
+              <xsd:enumeration value="City National Bank"/>
+              <xsd:enumeration value="City National Bank of Florida"/>
+              <xsd:enumeration value="Civic Federal Credit Union"/>
+              <xsd:enumeration value="ClearBank Limited"/>
+              <xsd:enumeration value="Clearwater Federal Credit Union"/>
+              <xsd:enumeration value="Cleary Gottlieb Steen &amp; Hamilton LLP"/>
+              <xsd:enumeration value="Cloudflare Inc."/>
+              <xsd:enumeration value="CMA CGM (America) LLC"/>
+              <xsd:enumeration value="CME Federal Credit Union"/>
+              <xsd:enumeration value="CNB Bank, Inc."/>
+              <xsd:enumeration value="CNB St. Louis Bank"/>
+              <xsd:enumeration value="Coaction Specialty Insurance Group Inc."/>
+              <xsd:enumeration value="Coastal Community Bank"/>
+              <xsd:enumeration value="CoastHills CU"/>
+              <xsd:enumeration value="CoastLife Credit Union"/>
+              <xsd:enumeration value="Coatue Management, L.L.C."/>
+              <xsd:enumeration value="Coinbase Global, Inc."/>
+              <xsd:enumeration value="CoinList Markets LLC"/>
+              <xsd:enumeration value="Collins Community Credit Union"/>
+              <xsd:enumeration value="Colonial Stock Transfer"/>
+              <xsd:enumeration value="Columbia State Bank"/>
+              <xsd:enumeration value="Columbine Federal Credit Union"/>
+              <xsd:enumeration value="Column N.A."/>
+              <xsd:enumeration value="Comanche County Federal Credit Union"/>
+              <xsd:enumeration value="Comenity Capital Bank"/>
+              <xsd:enumeration value="Comerica Bank"/>
+              <xsd:enumeration value="Commerce Bancshares, Inc. [primary]"/>
+              <xsd:enumeration value="Commercial Bank of California"/>
+              <xsd:enumeration value="Commercial Banking Company"/>
+              <xsd:enumeration value="Commerzbank AG"/>
+              <xsd:enumeration value="Commonwealth Business Bank"/>
+              <xsd:enumeration value="Commonwealth Equity Services"/>
+              <xsd:enumeration value="Community Bank NA"/>
+              <xsd:enumeration value="Community Bank of Mississippi"/>
+              <xsd:enumeration value="Community Bank of the Bay"/>
+              <xsd:enumeration value="Community Federal Savings Bank"/>
+              <xsd:enumeration value="Community First Bank"/>
+              <xsd:enumeration value="Community First Credit Union"/>
+              <xsd:enumeration value="Community Focus Federal Credit Union"/>
+              <xsd:enumeration value="Community Resource Bank"/>
+              <xsd:enumeration value="Computershare Inc."/>
+              <xsd:enumeration value="Concordia Bank"/>
+              <xsd:enumeration value="Congressional Bank"/>
+              <xsd:enumeration value="Continental Industries Group"/>
+              <xsd:enumeration value="Continental Investors Services Inc"/>
+              <xsd:enumeration value="Continental Stock Transfer  Trust Company"/>
+              <xsd:enumeration value="Control Technologies, LLC"/>
+              <xsd:enumeration value="Convera"/>
+              <xsd:enumeration value="Cooperatieve Rabobank U.A."/>
+              <xsd:enumeration value="Cooperativa de Ahorro y Credito Dr. Manuel Zeno Gandia"/>
+              <xsd:enumeration value="Cooperativa de Ahorro y Credito Sol"/>
+              <xsd:enumeration value="Cooperative For Assistance And Relief Everywhere, Inc. (Care)"/>
+              <xsd:enumeration value="Coosa Valley Credit Union"/>
+              <xsd:enumeration value="Corebridge Financial Inc."/>
+              <xsd:enumeration value="CorePlus Federal Credit Union"/>
+              <xsd:enumeration value="Cornerstone Financial Credit Union"/>
+              <xsd:enumeration value="Corning Incorporated"/>
+              <xsd:enumeration value="Corporate One Federal Credit Union"/>
+              <xsd:enumeration value="CoVantage Credit Union"/>
+              <xsd:enumeration value="Cover Genius Insurance Services, LLC"/>
+              <xsd:enumeration value="Covington  Burling LLp"/>
+              <xsd:enumeration value="Cowen and Company, LLC."/>
+              <xsd:enumeration value="Cowrie Pro, Inc."/>
+              <xsd:enumeration value="Craft Bank"/>
+              <xsd:enumeration value="Cravath, Swaine  Moore LLP"/>
+              <xsd:enumeration value="CRC Group"/>
+              <xsd:enumeration value="Credit Agricole Corporate and Investment Bank"/>
+              <xsd:enumeration value="Credit Human Federal Credit Union"/>
+              <xsd:enumeration value="Credit Suisse AG"/>
+              <xsd:enumeration value="Credit Union Service Centers"/>
+              <xsd:enumeration value="Credova Financial LLC"/>
+              <xsd:enumeration value="Crescent Bank and Trust"/>
+              <xsd:enumeration value="Croft ClaimWorks, L.C."/>
+              <xsd:enumeration value="Cross River Bank"/>
+              <xsd:enumeration value="CrossFirst Bank"/>
+              <xsd:enumeration value="Crowell  Moring LLP"/>
+              <xsd:enumeration value="Crown Agents Bank Limited"/>
+              <xsd:enumeration value="CS Disco, Inc."/>
+              <xsd:enumeration value="CT Corporation"/>
+              <xsd:enumeration value="CTBC Bank Corp. (USA)."/>
+              <xsd:enumeration value="Cullman Savings Bank"/>
+              <xsd:enumeration value="Cummins Inc."/>
+              <xsd:enumeration value="Currency Exchange International Corp."/>
+              <xsd:enumeration value="Currency Reserve Bank"/>
+              <xsd:enumeration value="Curtis, Mallet-Prevost, Colt  Mosle LLP"/>
+              <xsd:enumeration value="Customers Bank"/>
+              <xsd:enumeration value="D1 Capital Partners L.P."/>
+              <xsd:enumeration value="Dade County Federal Credit Union"/>
+              <xsd:enumeration value="Dahabshil Inc."/>
+              <xsd:enumeration value="Dakota Plains Federal Credit Union"/>
+              <xsd:enumeration value="Dallas Capital Bank, National Association"/>
+              <xsd:enumeration value="Dandelion Payments, Inc."/>
+              <xsd:enumeration value="Dannemora Federal Credit Union"/>
+              <xsd:enumeration value="Davivienda International"/>
+              <xsd:enumeration value="DCM VI, L.P."/>
+              <xsd:enumeration value="DDM Logistics"/>
+              <xsd:enumeration value="Dearborn Life Insurance Company"/>
+              <xsd:enumeration value="Debevoise  Plimpton LLP"/>
+              <xsd:enumeration value="Dechert LLP"/>
+              <xsd:enumeration value="Deel Inc."/>
+              <xsd:enumeration value="Deere and Company"/>
+              <xsd:enumeration value="DelEx Air Cargo, LLC"/>
+              <xsd:enumeration value="Department of Corrections Credit Union"/>
+              <xsd:enumeration value="Depository Trust and Clearing Corporation (DTCC)"/>
+              <xsd:enumeration value="Desert Financial Credit Union"/>
+              <xsd:enumeration value="Desjardins Bank, National Association"/>
+              <xsd:enumeration value="Deutsche Bank Trust Corporation"/>
+              <xsd:enumeration value="DHL Express (USA), Inc."/>
+              <xsd:enumeration value="Dickinson Financial Corporation"/>
+              <xsd:enumeration value="Digi-Key Corporation"/>
+              <xsd:enumeration value="Dime Community Bank"/>
+              <xsd:enumeration value="Dimensional Fund Advisors, LP"/>
+              <xsd:enumeration value="DIRECTV Entertainment Holdings"/>
+              <xsd:enumeration value="Discover Financial Services"/>
+              <xsd:enumeration value="DLA Piper (US) LLP"/>
+              <xsd:enumeration value="DLA Piper Middle East LLP (AE)"/>
+              <xsd:enumeration value="DNB Bank ASA"/>
+              <xsd:enumeration value="Doble"/>
+              <xsd:enumeration value="Dodge and Cox, Inc"/>
+              <xsd:enumeration value="Dolex Dollar Express, Inc. [primary]"/>
+              <xsd:enumeration value="Dollar Bank, A Federal Savings Bank"/>
+              <xsd:enumeration value="Dorman Products Inc."/>
+              <xsd:enumeration value="Dow Credit Union"/>
+              <xsd:enumeration value="Driehaus Capital Management LLC"/>
+              <xsd:enumeration value="DriveWealth LLC"/>
+              <xsd:enumeration value="Dropbox, Inc."/>
+              <xsd:enumeration value="DUAL North America"/>
+              <xsd:enumeration value="Durable Capital Partners LP"/>
+              <xsd:enumeration value="Dynasty Invest LTD."/>
+              <xsd:enumeration value="EagleBank"/>
+              <xsd:enumeration value="East West Bank"/>
+              <xsd:enumeration value="Eastern Bank"/>
+              <xsd:enumeration value="Eastern National Bank"/>
+              <xsd:enumeration value="Eastman Credit Union"/>
+              <xsd:enumeration value="Ebay Inc."/>
+              <xsd:enumeration value="ECM Industries, LLC"/>
+              <xsd:enumeration value="Ecommpay Limited"/>
+              <xsd:enumeration value="Edgewood Management LLC"/>
+              <xsd:enumeration value="Educational Systems Federal Credit Union"/>
+              <xsd:enumeration value="EFG Capital"/>
+              <xsd:enumeration value="Eglin Federal Credit Union"/>
+              <xsd:enumeration value="Eldec Aerospace Corp."/>
+              <xsd:enumeration value="Element Capital Management LLC"/>
+              <xsd:enumeration value="Elements Financial Federal Credit Union"/>
+              <xsd:enumeration value="Elevate Federal Credit Union"/>
+              <xsd:enumeration value="Elmcore Securities LLC"/>
+              <xsd:enumeration value="Emerson Electric Co."/>
+              <xsd:enumeration value="Emigrant Bank"/>
+              <xsd:enumeration value="Emirates Consolidated Investments LLC"/>
+              <xsd:enumeration value="Empower Annuity Insurance Company of America"/>
+              <xsd:enumeration value="Empower Federal Credit Union"/>
+              <xsd:enumeration value="Emprise Bank"/>
+              <xsd:enumeration value="Endologix LLC"/>
+              <xsd:enumeration value="Energy One Federal Credit Union"/>
+              <xsd:enumeration value="Enramex, Inc."/>
+              <xsd:enumeration value="Enterprise Bank and Trust"/>
+              <xsd:enumeration value="Equiniti Trust Company, LLC"/>
+              <xsd:enumeration value="Equitable Investment Management Group, LLC"/>
+              <xsd:enumeration value="ESB Financial"/>
+              <xsd:enumeration value="eShares Inc. (dba Carta, Inc.)"/>
+              <xsd:enumeration value="ESL Federal Credit Union"/>
+              <xsd:enumeration value="Esperanto Technologies, Inc."/>
+              <xsd:enumeration value="ETMA Federal Credit Union"/>
+              <xsd:enumeration value="Etsy, Inc."/>
+              <xsd:enumeration value="Euler Hermes North America Insurance Company dba Allianz Trade"/>
+              <xsd:enumeration value="Euro Pacific International Bank, Inc."/>
+              <xsd:enumeration value="Euroclear Bank SA"/>
+              <xsd:enumeration value="Everbank N.A."/>
+              <xsd:enumeration value="Everence Federal Credit Union"/>
+              <xsd:enumeration value="Evergreen Federal Bank"/>
+              <xsd:enumeration value="Evergreen Residential"/>
+              <xsd:enumeration value="Evertec Group LLC"/>
+              <xsd:enumeration value="Evolve Bank and Trust"/>
+              <xsd:enumeration value="Evraz Inc. NA"/>
+              <xsd:enumeration value="Exchange Bank"/>
+              <xsd:enumeration value="Expedia Inc."/>
+              <xsd:enumeration value="Expeditors International of WA, Inc."/>
+              <xsd:enumeration value="EXSIF Worldwide, Inc."/>
+              <xsd:enumeration value="Exxon Mobil Corporation"/>
+              <xsd:enumeration value="EZCORP INC."/>
+              <xsd:enumeration value="Face Bank International, Corp."/>
+              <xsd:enumeration value="Fairwinds Credit Union"/>
+              <xsd:enumeration value="Fairwinds International Bank, LLC"/>
+              <xsd:enumeration value="Family Bank"/>
+              <xsd:enumeration value="Fannie Mae"/>
+              <xsd:enumeration value="Farmers and Merchants Bank and Trust"/>
+              <xsd:enumeration value="Farmers and Merchants Bank of Long Beach"/>
+              <xsd:enumeration value="Farmers and Merchants Bank of St. Clair"/>
+              <xsd:enumeration value="Farmers and Merchants Savings Bank"/>
+              <xsd:enumeration value="Federal Deposit Insurance Corporation"/>
+              <xsd:enumeration value="Federal Express Corporation"/>
+              <xsd:enumeration value="Federal Home Loan Bank of Boston"/>
+              <xsd:enumeration value="Federal Home Loan Bank of Dallas"/>
+              <xsd:enumeration value="Federal Home Loan Bank of Des Moines"/>
+              <xsd:enumeration value="Federal Reserve Bank of Kansas City"/>
+              <xsd:enumeration value="Federal Reserve Bank of New York"/>
+              <xsd:enumeration value="Federated Hermes, Inc."/>
+              <xsd:enumeration value="FedEx Employees Credit Association Federal Credit Union"/>
+              <xsd:enumeration value="Fenwick  West LLP"/>
+              <xsd:enumeration value="Ferrari  Associates"/>
+              <xsd:enumeration value="Fidelity Investments"/>
+              <xsd:enumeration value="Fidelity National Information Services"/>
+              <xsd:enumeration value="Fifth Third Bank, National Association"/>
+              <xsd:enumeration value="Figma, Inc."/>
+              <xsd:enumeration value="Financial Builders Federal Credit Union"/>
+              <xsd:enumeration value="Finex Credit Union"/>
+              <xsd:enumeration value="fintex8, Inc."/>
+              <xsd:enumeration value="Fire Police City County Federal Credit Union"/>
+              <xsd:enumeration value="Firebird Management LLC"/>
+              <xsd:enumeration value="Firefighters First Credit Union"/>
+              <xsd:enumeration value="First American Bank Corporation"/>
+              <xsd:enumeration value="First Bank Richmond"/>
+              <xsd:enumeration value="First Bank Upper Michigan"/>
+              <xsd:enumeration value="First Basin Credit Union"/>
+              <xsd:enumeration value="First Breckinridge Bancshares, Inc"/>
+              <xsd:enumeration value="First Citizens BancShares, Inc."/>
+              <xsd:enumeration value="First Commercial Bank (USA)"/>
+              <xsd:enumeration value="First Commercial Bank, Ltd."/>
+              <xsd:enumeration value="First Commonwealth Bank"/>
+              <xsd:enumeration value="First Community Bank"/>
+              <xsd:enumeration value="First Farmers Bank and Trust Co."/>
+              <xsd:enumeration value="First Federal Bank of Kansas City"/>
+              <xsd:enumeration value="First Federal Bank of Wisconsin"/>
+              <xsd:enumeration value="First Federal Savings Bank of Champaign-Urbana"/>
+              <xsd:enumeration value="First Federal Savings Bank of Twin Falls"/>
+              <xsd:enumeration value="First Finance International Bank, Inc."/>
+              <xsd:enumeration value="First Financial Bankshares, Inc."/>
+              <xsd:enumeration value="First Financial Credit Union"/>
+              <xsd:enumeration value="First Financial Northwest Bank"/>
+              <xsd:enumeration value="First General Bank"/>
+              <xsd:enumeration value="First Hawaiian Bank"/>
+              <xsd:enumeration value="First Hope Bank, A National Banking Association"/>
+              <xsd:enumeration value="First Horizon Bank"/>
+              <xsd:enumeration value="First Interstate Bank"/>
+              <xsd:enumeration value="First Merchants Bank"/>
+              <xsd:enumeration value="First Mid Bank and Trust, National Association"/>
+              <xsd:enumeration value="First National Bank"/>
+              <xsd:enumeration value="First National Bank in New Bremen"/>
+              <xsd:enumeration value="First National Bank of Central Texas"/>
+              <xsd:enumeration value="First National Bank of Omaha"/>
+              <xsd:enumeration value="First National Bankers Bank"/>
+              <xsd:enumeration value="First Palmetto Bank"/>
+              <xsd:enumeration value="First PREMIER Bank"/>
+              <xsd:enumeration value="First Republic Bank"/>
+              <xsd:enumeration value="First Seacoast Bank"/>
+              <xsd:enumeration value="First Sentinel Bank"/>
+              <xsd:enumeration value="First State Bank"/>
+              <xsd:enumeration value="First Technology Federal Credit Union"/>
+              <xsd:enumeration value="First Trust Advisors, L.P."/>
+              <xsd:enumeration value="First Utah Bank"/>
+              <xsd:enumeration value="First Volunteer Bank"/>
+              <xsd:enumeration value="FirstBank Puerto Rico"/>
+              <xsd:enumeration value="FirstCapital Bank of Texas, National Association"/>
+              <xsd:enumeration value="Fiserv, Inc."/>
+              <xsd:enumeration value="Five Points Bank"/>
+              <xsd:enumeration value="Five Rivers Bank"/>
+              <xsd:enumeration value="Five Star Bank"/>
+              <xsd:enumeration value="FivePoint Credit Union"/>
+              <xsd:enumeration value="Flagstar Bank, N.A."/>
+              <xsd:enumeration value="Flight Pro International LLC"/>
+              <xsd:enumeration value="FlightSafety International Inc."/>
+              <xsd:enumeration value="Flora Bank and Trust"/>
+              <xsd:enumeration value="Florida Capital Bank, National Association"/>
+              <xsd:enumeration value="Fluke Ibérica S.L."/>
+              <xsd:enumeration value="Flyhomes Mortgage, LLC"/>
+              <xsd:enumeration value="Flywire Payments Corporation"/>
+              <xsd:enumeration value="FNZ Trust Company"/>
+              <xsd:enumeration value="Foley Hoag LLP"/>
+              <xsd:enumeration value="Foothills Credit Union"/>
+              <xsd:enumeration value="Forcht Bank, National Association"/>
+              <xsd:enumeration value="Ford Motor Company"/>
+              <xsd:enumeration value="Forest Area Federal Credit Union"/>
+              <xsd:enumeration value="Foris DAX, Inc."/>
+              <xsd:enumeration value="Formagrid Inc, d/b/a Airtable (&quot;Airtable&quot;)"/>
+              <xsd:enumeration value="Fort Community Credit Union"/>
+              <xsd:enumeration value="Fort Lee Federal Credit Union"/>
+              <xsd:enumeration value="Fort McClellan Credit Union"/>
+              <xsd:enumeration value="Fort Worth Community Credit Union"/>
+              <xsd:enumeration value="Fortra LLC"/>
+              <xsd:enumeration value="Forward Bank"/>
+              <xsd:enumeration value="Fox Federal Credit Union"/>
+              <xsd:enumeration value="Frandsen Bank and Trust"/>
+              <xsd:enumeration value="Franklin First Federal Credit Union"/>
+              <xsd:enumeration value="Franklin Resources, Inc."/>
+              <xsd:enumeration value="FRB Federal Credit Union"/>
+              <xsd:enumeration value="Freddie Mac"/>
+              <xsd:enumeration value="Freedom Bank"/>
+              <xsd:enumeration value="Freedom First Credit Union"/>
+              <xsd:enumeration value="Freedom of Maryland FCU"/>
+              <xsd:enumeration value="Freeh Sporkin  Sullivan"/>
+              <xsd:enumeration value="Frequency Electronics, Inc,"/>
+              <xsd:enumeration value="Front Royal Federal Credit Union"/>
+              <xsd:enumeration value="Frontwave Credit Union"/>
+              <xsd:enumeration value="Frost Bank"/>
+              <xsd:enumeration value="FTX Trading Ltd."/>
+              <xsd:enumeration value="Functional Software, Inc. d/b/a Sentry"/>
+              <xsd:enumeration value="Funding Circle USA, Inc."/>
+              <xsd:enumeration value="FV Bank International Inc."/>
+              <xsd:enumeration value="Galaxy Digital LP"/>
+              <xsd:enumeration value="Gartner, Inc."/>
+              <xsd:enumeration value="GBG Insurance Limited"/>
+              <xsd:enumeration value="Geauga Credit Union, Inc."/>
+              <xsd:enumeration value="Gemini Trust Company, LLC"/>
+              <xsd:enumeration value="General Electric Company"/>
+              <xsd:enumeration value="General Motors Financial Company, Inc."/>
+              <xsd:enumeration value="Genesis Bank"/>
+              <xsd:enumeration value="Genesis Investment Management LLP"/>
+              <xsd:enumeration value="Georgeson Securities Corporation"/>
+              <xsd:enumeration value="Georgia Heritage Federal Credit Union"/>
+              <xsd:enumeration value="Geotab USA, Inc."/>
+              <xsd:enumeration value="Gibson, Dunn &amp; Crutcher LLP"/>
+              <xsd:enumeration value="Girosol Corp."/>
+              <xsd:enumeration value="GitHub, Inc."/>
+              <xsd:enumeration value="Glacier Bancorp, Inc."/>
+              <xsd:enumeration value="GLAS Trust Company LLC"/>
+              <xsd:enumeration value="Glenview Capital Management, LLC"/>
+              <xsd:enumeration value="Global Trust Company"/>
+              <xsd:enumeration value="GME Entertainment, LLC"/>
+              <xsd:enumeration value="GMT Capital Corp"/>
+              <xsd:enumeration value="Gold Reserve Corporation"/>
+              <xsd:enumeration value="Golden One Credit Union"/>
+              <xsd:enumeration value="Golden State Bank"/>
+              <xsd:enumeration value="Golden Valley Bank"/>
+              <xsd:enumeration value="Goldman Sachs and Co LLC"/>
+              <xsd:enumeration value="Goodwin Procter LLP"/>
+              <xsd:enumeration value="Google Inc."/>
+              <xsd:enumeration value="GPD Holdings, LLC. dba CoinFlip"/>
+              <xsd:enumeration value="Graham Capital Management L.P."/>
+              <xsd:enumeration value="Graham Corporation"/>
+              <xsd:enumeration value="Granco Federal Credit Union"/>
+              <xsd:enumeration value="Grandview Bank"/>
+              <xsd:enumeration value="Graphic Arts Mutual Insurance Company"/>
+              <xsd:enumeration value="Grasshopper Bank, National Association"/>
+              <xsd:enumeration value="Great American Bank"/>
+              <xsd:enumeration value="Great Basin Federal Credit Union"/>
+              <xsd:enumeration value="Greater El Paso's Credit Union (GECU)"/>
+              <xsd:enumeration value="Green Dot Corporation"/>
+              <xsd:enumeration value="GridGain Systems Inc"/>
+              <xsd:enumeration value="Group1001"/>
+              <xsd:enumeration value="Groupay Inc."/>
+              <xsd:enumeration value="Groupex Financial Corporation"/>
+              <xsd:enumeration value="Grove Services, Inc."/>
+              <xsd:enumeration value="GSR Markets Limited"/>
+              <xsd:enumeration value="Guadalupe Credit Union"/>
+              <xsd:enumeration value="Guaranty Trust Bank (UK) Limited"/>
+              <xsd:enumeration value="Guardian Credit Union"/>
+              <xsd:enumeration value="Guesty, Inc"/>
+              <xsd:enumeration value="GuideOne National Insurance"/>
+              <xsd:enumeration value="Gulf Coast Bank and Trust Company"/>
+              <xsd:enumeration value="Gulfstream Aerospace Corporation"/>
+              <xsd:enumeration value="Gusto, Inc."/>
+              <xsd:enumeration value="GVA Capital Limited"/>
+              <xsd:enumeration value="Habib American Bank"/>
+              <xsd:enumeration value="HackerOne"/>
+              <xsd:enumeration value="Halliburton Affiliate Services LLC"/>
+              <xsd:enumeration value="Hamilton Sundstrand Corp dba Collins Aerospace"/>
+              <xsd:enumeration value="Hamlin Bank and Trust Company"/>
+              <xsd:enumeration value="Hancock Whitney Bank"/>
+              <xsd:enumeration value="Hank Payments Corp."/>
+              <xsd:enumeration value="Hannover Life Reassurance Company of America"/>
+              <xsd:enumeration value="Hanover Insurance Group, Inc."/>
+              <xsd:enumeration value="Hanszen Laporte LLP"/>
+              <xsd:enumeration value="Harbor Capital Advisors, Inc."/>
+              <xsd:enumeration value="Harding Loevner LP"/>
+              <xsd:enumeration value="HARMAN International Industries, Incorporated"/>
+              <xsd:enumeration value="Hartford Funds Management Co. LLC"/>
+              <xsd:enumeration value="Hartz Capital Investments, LLC"/>
+              <xsd:enumeration value="Hatch Bank"/>
+              <xsd:enumeration value="Hawaii Law Enforcement Federal Credit Union"/>
+              <xsd:enumeration value="HD Microsystems, LLC"/>
+              <xsd:enumeration value="Healthcare First Credit Union"/>
+              <xsd:enumeration value="HEB Federal Credit Union"/>
+              <xsd:enumeration value="HEICO Corporation"/>
+              <xsd:enumeration value="Helm Bank USA"/>
+              <xsd:enumeration value="Hewlett Packard Enterprise"/>
+              <xsd:enumeration value="Hidden Road Partners Civ US LLC"/>
+              <xsd:enumeration value="HIFI Bridge INC"/>
+              <xsd:enumeration value="Hightower Advisors LLC"/>
+              <xsd:enumeration value="Hightower Trust Services, LTA"/>
+              <xsd:enumeration value="Hills Bank and Trust Company"/>
+              <xsd:enumeration value="Hilltop Securities"/>
+              <xsd:enumeration value="Hogan Lovells US LLP"/>
+              <xsd:enumeration value="Holland  Hart LLP"/>
+              <xsd:enumeration value="Holland  Knight LLP"/>
+              <xsd:enumeration value="Holy Rosary Regional Credit Union"/>
+              <xsd:enumeration value="Home Bank SB"/>
+              <xsd:enumeration value="HomeStreet Bank"/>
+              <xsd:enumeration value="Honeywell International, Inc."/>
+              <xsd:enumeration value="Honolulu Fire Department Federal Credit Union"/>
+              <xsd:enumeration value="Hopewell Federal Credit Union"/>
+              <xsd:enumeration value="Horizon Bank"/>
+              <xsd:enumeration value="Horizon Bank, SSB"/>
+              <xsd:enumeration value="Houston Casualty Company"/>
+              <xsd:enumeration value="Hover, Inc."/>
+              <xsd:enumeration value="HSBC Bank USA, National Association"/>
+              <xsd:enumeration value="HSV Fund Services Limited"/>
+              <xsd:enumeration value="HTLF Bank"/>
+              <xsd:enumeration value="Hudson River Trading LLC"/>
+              <xsd:enumeration value="Hudson Valley Credit Union"/>
+              <xsd:enumeration value="Hughes Federal Credit Union"/>
+              <xsd:enumeration value="Huron State Bank"/>
+              <xsd:enumeration value="HVR2 M LLC"/>
+              <xsd:enumeration value="IAA Credit Union"/>
+              <xsd:enumeration value="IAT Insurance Group"/>
+              <xsd:enumeration value="Ibérica de Congelados S.A.U."/>
+              <xsd:enumeration value="ICC Chemical Corporation"/>
+              <xsd:enumeration value="ICICI Bank LTD"/>
+              <xsd:enumeration value="Iconic Micro Inc."/>
+              <xsd:enumeration value="IFX (UK) Ltd"/>
+              <xsd:enumeration value="IG Group Holdings PLC"/>
+              <xsd:enumeration value="Ignite Credit Union"/>
+              <xsd:enumeration value="IH Mississippi Valley Credit Union"/>
+              <xsd:enumeration value="IMG Worldwide LLC"/>
+              <xsd:enumeration value="IMMI Turbines Inc."/>
+              <xsd:enumeration value="Impact Holdings, Inc."/>
+              <xsd:enumeration value="Incyte Biosciences International Sarl"/>
+              <xsd:enumeration value="Independence Bank of Kentucky"/>
+              <xsd:enumeration value="Indie Technologies, Inc. dba Found"/>
+              <xsd:enumeration value="Individual Filer"/>
+              <xsd:enumeration value="Industrial and Commercial Bank of China (USA) National Association"/>
+              <xsd:enumeration value="Industrial and Commercial Bank of China Limited"/>
+              <xsd:enumeration value="Ingram Micro Inc."/>
+              <xsd:enumeration value="Insigneo Securities, LLC"/>
+              <xsd:enumeration value="Insured Aircraft Title Service"/>
+              <xsd:enumeration value="Intact Insurance Group USA, LLC"/>
+              <xsd:enumeration value="Intandem Credit Union"/>
+              <xsd:enumeration value="Intel Corporation"/>
+              <xsd:enumeration value="Interactive Brokers LLC"/>
+              <xsd:enumeration value="Interaudi Bank"/>
+              <xsd:enumeration value="Intercam Banco Internacional, Inc."/>
+              <xsd:enumeration value="Intermex Wire Transfer LLC"/>
+              <xsd:enumeration value="International Bank of Chicago"/>
+              <xsd:enumeration value="International Bank of Commerce"/>
+              <xsd:enumeration value="International Union Bank LLC"/>
+              <xsd:enumeration value="Interval International, Inc."/>
+              <xsd:enumeration value="Intesa Sanpaolo S.p.A."/>
+              <xsd:enumeration value="Invesco Ltd."/>
+              <xsd:enumeration value="Investors Bank"/>
+              <xsd:enumeration value="iON Technology Solutions"/>
+              <xsd:enumeration value="IPI Partners, LLC"/>
+              <xsd:enumeration value="IQ Credit Union"/>
+              <xsd:enumeration value="Israel Discount Bank of New York"/>
+              <xsd:enumeration value="ITA International Financial Services, Corp."/>
+              <xsd:enumeration value="Italbank International, Inc."/>
+              <xsd:enumeration value="Itau Chile New York Branch"/>
+              <xsd:enumeration value="Ives Bank"/>
+              <xsd:enumeration value="Ixonia Bank"/>
+              <xsd:enumeration value="J O Hambro Capital Management Limited"/>
+              <xsd:enumeration value="J.W. Cole Financial, Inc."/>
+              <xsd:enumeration value="Jackson National Asset Management, LLC"/>
+              <xsd:enumeration value="Jamf Software LLC"/>
+              <xsd:enumeration value="Janney Montgomery Scott LLC"/>
+              <xsd:enumeration value="Janus Henderson Investors US"/>
+              <xsd:enumeration value="jaris Lending, LLC"/>
+              <xsd:enumeration value="Jeanne D'Arc Credit Union"/>
+              <xsd:enumeration value="Jefferies, LLC"/>
+              <xsd:enumeration value="Jefferson Financial Federal Credit Union"/>
+              <xsd:enumeration value="Jefferson Parish Empl FCU"/>
+              <xsd:enumeration value="John Hancock Financial Services, Inc"/>
+              <xsd:enumeration value="Jonah Bank of Wyoming"/>
+              <xsd:enumeration value="Jovia Financial FCU"/>
+              <xsd:enumeration value="JPay LLC"/>
+              <xsd:enumeration value="JPMorgan Chase Bank"/>
+              <xsd:enumeration value="JSSI Parts, LLC"/>
+              <xsd:enumeration value="JST Digital Trading  Technology Pte, Ltd."/>
+              <xsd:enumeration value="K5 Global Advisor LLC"/>
+              <xsd:enumeration value="KaiPerm Northwest Federal Credit Union"/>
+              <xsd:enumeration value="Kearny Bank"/>
+              <xsd:enumeration value="Keefe Commissary Network LLC"/>
+              <xsd:enumeration value="Kelley Drye  Warren LLP"/>
+              <xsd:enumeration value="Kemba Credit Union"/>
+              <xsd:enumeration value="Kennebunk Savings Bank"/>
+              <xsd:enumeration value="Ketjen Limited Liability Company"/>
+              <xsd:enumeration value="KeyBank National Association"/>
+              <xsd:enumeration value="Kinecta Federal Credit Union"/>
+              <xsd:enumeration value="Kirkoswald Asset Management LLC"/>
+              <xsd:enumeration value="Kirtland Federal Credit Union"/>
+              <xsd:enumeration value="Kitsap Credit Union"/>
+              <xsd:enumeration value="Klarna, Inc."/>
+              <xsd:enumeration value="KNOWBE4"/>
+              <xsd:enumeration value="Knoxville TVA Employees Credit Union"/>
+              <xsd:enumeration value="Kohlberg  Co., L.L.C."/>
+              <xsd:enumeration value="Kora Management LP"/>
+              <xsd:enumeration value="Korea Development Bank"/>
+              <xsd:enumeration value="Krieger Lewin LLP"/>
+              <xsd:enumeration value="KW Specialty Insurance Company"/>
+              <xsd:enumeration value="Kwik Dollar LLC"/>
+              <xsd:enumeration value="Labcorp Holdings Inc."/>
+              <xsd:enumeration value="Lakeland Bank"/>
+              <xsd:enumeration value="Lakeshore Federal Credit Union"/>
+              <xsd:enumeration value="Landings Credit Union"/>
+              <xsd:enumeration value="Latham And Watkins LLP"/>
+              <xsd:enumeration value="Launch Credit Union"/>
+              <xsd:enumeration value="Law Office of Charles Steele"/>
+              <xsd:enumeration value="Layer2 Financial Inc."/>
+              <xsd:enumeration value="Lazard Asset Management"/>
+              <xsd:enumeration value="LCNB National Bank"/>
+              <xsd:enumeration value="Lead Bank"/>
+              <xsd:enumeration value="Left Gate Property Holding LLC"/>
+              <xsd:enumeration value="Legend Bank, National Association"/>
+              <xsd:enumeration value="Lenlyn Limited"/>
+              <xsd:enumeration value="Level One Bank"/>
+              <xsd:enumeration value="Lexicon Bank"/>
+              <xsd:enumeration value="Lexington National Insurance Corporation"/>
+              <xsd:enumeration value="Liberty Bank"/>
+              <xsd:enumeration value="Liberty Federal Credit Union"/>
+              <xsd:enumeration value="Liberty Mutual Insurance Group"/>
+              <xsd:enumeration value="Lilypad Insurance Managers Inc."/>
+              <xsd:enumeration value="Lima One Capital, LLC"/>
+              <xsd:enumeration value="LimNexus LLP"/>
+              <xsd:enumeration value="Lincoln National Corporation"/>
+              <xsd:enumeration value="Lindell Bank and Trust Company"/>
+              <xsd:enumeration value="Linden Advisors LP"/>
+              <xsd:enumeration value="Linn-Co FCU"/>
+              <xsd:enumeration value="LocalBitcoins Oy"/>
+              <xsd:enumeration value="Locke Lord LLP"/>
+              <xsd:enumeration value="Lone Star National Bank"/>
+              <xsd:enumeration value="Loom, Inc."/>
+              <xsd:enumeration value="Loomis, Sayles  Company, L.P."/>
+              <xsd:enumeration value="Lord Abbett and Company"/>
+              <xsd:enumeration value="Los Angeles Capital Management LLC"/>
+              <xsd:enumeration value="LPL Financial Holdings Inc"/>
+              <xsd:enumeration value="LSV Asset Management"/>
+              <xsd:enumeration value="Luno US Inc"/>
+              <xsd:enumeration value="M&amp;T Bank Corporation"/>
+              <xsd:enumeration value="Machias Savings Bank"/>
+              <xsd:enumeration value="Macquarie Investment Management Business Trust"/>
+              <xsd:enumeration value="Mada Captial Investment Management P.S.C."/>
+              <xsd:enumeration value="MainStreet Bank"/>
+              <xsd:enumeration value="Maps Credit Union"/>
+              <xsd:enumeration value="Marana Aerospace Solutions, Inc. (dba) Ascent Aviation Services"/>
+              <xsd:enumeration value="Marina Bay Sands Pte Ltd"/>
+              <xsd:enumeration value="Marine Credit Union"/>
+              <xsd:enumeration value="Markerstudy Group Holdings Limited"/>
+              <xsd:enumeration value="Marks  Sokolov, LLC"/>
+              <xsd:enumeration value="Marriott International, Inc"/>
+              <xsd:enumeration value="Marriott Vacations Worldwide Corporation"/>
+              <xsd:enumeration value="Marseilles Bank"/>
+              <xsd:enumeration value="Marsh USA LLC"/>
+              <xsd:enumeration value="Marshall Wace LLP"/>
+              <xsd:enumeration value="Mary Kay Inc."/>
+              <xsd:enumeration value="MashreqBank PSC"/>
+              <xsd:enumeration value="Massachusetts Institute of Technology"/>
+              <xsd:enumeration value="Massachusetts Mutual Life Insurance Company"/>
+              <xsd:enumeration value="Mastercard International Inc."/>
+              <xsd:enumeration value="Matthews International Capital Management, LLC"/>
+              <xsd:enumeration value="Maui Federal Credit Union"/>
+              <xsd:enumeration value="MAX Credit Union"/>
+              <xsd:enumeration value="Maxar Space LLC"/>
+              <xsd:enumeration value="Mazuma Credit Union"/>
+              <xsd:enumeration value="MCAP LLC"/>
+              <xsd:enumeration value="McDonald's Deutschland LLC"/>
+              <xsd:enumeration value="McGuireWoods LLP"/>
+              <xsd:enumeration value="Mechanics Bank"/>
+              <xsd:enumeration value="Medici Bank International, LLC"/>
+              <xsd:enumeration value="Mega International Commercial Bank Co., Ltd."/>
+              <xsd:enumeration value="Melio Payments Inc"/>
+              <xsd:enumeration value="Members Choice Credit Union"/>
+              <xsd:enumeration value="Members Community Credit Union"/>
+              <xsd:enumeration value="Members First Credit Union"/>
+              <xsd:enumeration value="Members First Credit Union of Florida"/>
+              <xsd:enumeration value="Members First CU of N.H."/>
+              <xsd:enumeration value="Members Source Credit Union"/>
+              <xsd:enumeration value="MembersFirst Credit Union"/>
+              <xsd:enumeration value="Mercado Libre, Inc."/>
+              <xsd:enumeration value="Mercari US"/>
+              <xsd:enumeration value="Mercury Systems, Inc."/>
+              <xsd:enumeration value="Mercury Technologies Inc."/>
+              <xsd:enumeration value="Meritrust Credit Union"/>
+              <xsd:enumeration value="Merrimack Valley Credit Union"/>
+              <xsd:enumeration value="Metallicus, Inc."/>
+              <xsd:enumeration value="MetLife, Inc."/>
+              <xsd:enumeration value="Metro Bank PLC"/>
+              <xsd:enumeration value="Metropolitan Commercial Bank"/>
+              <xsd:enumeration value="Metropolitan District Employees' Credit Union"/>
+              <xsd:enumeration value="MFS Investment Management"/>
+              <xsd:enumeration value="Michigan Legacy Credit Union"/>
+              <xsd:enumeration value="Michigan Schools and Government Credit Union"/>
+              <xsd:enumeration value="Michigan State University Federal Credit Union"/>
+              <xsd:enumeration value="Microsoft Corporation"/>
+              <xsd:enumeration value="Mid-Atlantic Federal Credit Union"/>
+              <xsd:enumeration value="MidFirst Bank"/>
+              <xsd:enumeration value="Midflorida Credit Union"/>
+              <xsd:enumeration value="Midland Federal Savings and Loan Association"/>
+              <xsd:enumeration value="MidSouth Community Federal Credit Union"/>
+              <xsd:enumeration value="Midwest Community Federal Credit Union"/>
+              <xsd:enumeration value="Midwest Independent BankersBank"/>
+              <xsd:enumeration value="MidWestOne Bank"/>
+              <xsd:enumeration value="Millennium Corporate Credit Union"/>
+              <xsd:enumeration value="Millennium Management LLC"/>
+              <xsd:enumeration value="Millicom International Cellular SA"/>
+              <xsd:enumeration value="Mimecast Services Limited"/>
+              <xsd:enumeration value="Minerva Area FCU"/>
+              <xsd:enumeration value="Minnwest Bank"/>
+              <xsd:enumeration value="Minster Bank"/>
+              <xsd:enumeration value="Mission Valley Bank"/>
+              <xsd:enumeration value="Mizuho Bank Ltd"/>
+              <xsd:enumeration value="Monex USA"/>
+              <xsd:enumeration value="Moneycorp US, Inc."/>
+              <xsd:enumeration value="Moneygram Payment Systems, Inc"/>
+              <xsd:enumeration value="Monson Savings Bank"/>
+              <xsd:enumeration value="Monticello Banking Company"/>
+              <xsd:enumeration value="Moody's Corporation"/>
+              <xsd:enumeration value="MoonPay USA LLC"/>
+              <xsd:enumeration value="Morgan Stanley and Co. LLC"/>
+              <xsd:enumeration value="Morgan, Lewis  Bockius LLP"/>
+              <xsd:enumeration value="Morrison Foerster LLP"/>
+              <xsd:enumeration value="Morvillo Abramowitz Grand Iason  Anello, P.C."/>
+              <xsd:enumeration value="Mountain America Federal Credit Union"/>
+              <xsd:enumeration value="Mouser Electronics"/>
+              <xsd:enumeration value="MUFG Bank, Ltd. - New York Branch"/>
+              <xsd:enumeration value="My Community Credit Union"/>
+              <xsd:enumeration value="MyCom Federal Credit Union"/>
+              <xsd:enumeration value="MyUSA Credit Union"/>
+              <xsd:enumeration value="NANO-MASTER, Inc."/>
+              <xsd:enumeration value="Nantahala Bank and Trust Company"/>
+              <xsd:enumeration value="NASA Federal Credit Union"/>
+              <xsd:enumeration value="Nasdaq, Inc"/>
+              <xsd:enumeration value="National Bank of Kuwait SAKP"/>
+              <xsd:enumeration value="National Bank of Pakistan"/>
+              <xsd:enumeration value="National Exchange Bank and Trust"/>
+              <xsd:enumeration value="National Unity Insurance Co"/>
+              <xsd:enumeration value="National Western Life Insurance Company [primary]"/>
+              <xsd:enumeration value="Nationwide Mutual Insurance Company"/>
+              <xsd:enumeration value="Natixis North America LLC"/>
+              <xsd:enumeration value="NatWest Markets Securities, Inc."/>
+              <xsd:enumeration value="NAV Consulting, Inc."/>
+              <xsd:enumeration value="Navigant Credit Union"/>
+              <xsd:enumeration value="Navy Federal Credit Union [primary]"/>
+              <xsd:enumeration value="NBT Bank, National Association"/>
+              <xsd:enumeration value="NCH Capital Inc."/>
+              <xsd:enumeration value="Netflix, Inc."/>
+              <xsd:enumeration value="Neuberger Berman Investment Advisors LLC"/>
+              <xsd:enumeration value="New Dimensions Federal Credit Union"/>
+              <xsd:enumeration value="New York Life Insurance Company"/>
+              <xsd:enumeration value="Newburyport Five Cents Savings Bank"/>
+              <xsd:enumeration value="Newfold Digital, Inc."/>
+              <xsd:enumeration value="NewMarket Corporation"/>
+              <xsd:enumeration value="Newport News Shipbuilding Empl CU Inc d/b/a BayPort CU"/>
+              <xsd:enumeration value="Newrez LLC"/>
+              <xsd:enumeration value="News Corporation"/>
+              <xsd:enumeration value="Newton USA Inc"/>
+              <xsd:enumeration value="Newtown Savings Bank"/>
+              <xsd:enumeration value="Noble Federal Credit Union"/>
+              <xsd:enumeration value="Nodus International Bank, Inc"/>
+              <xsd:enumeration value="Nordea Bank Abp, New York Branch"/>
+              <xsd:enumeration value="North Star Bank"/>
+              <xsd:enumeration value="NorthCountry Federal Credit Union"/>
+              <xsd:enumeration value="Northern Bank and Trust Company"/>
+              <xsd:enumeration value="Northern Light Venture Fund IV, L.P."/>
+              <xsd:enumeration value="Northern State Bank of Thief River Falls"/>
+              <xsd:enumeration value="Northwest Bank"/>
+              <xsd:enumeration value="Northwest Federal Credit Union"/>
+              <xsd:enumeration value="Northwest Hills Credit Union"/>
+              <xsd:enumeration value="Northwestern University"/>
+              <xsd:enumeration value="Northwoods Community Credit Union"/>
+              <xsd:enumeration value="Norton Lilly International"/>
+              <xsd:enumeration value="Norway Savings Bank"/>
+              <xsd:enumeration value="NOV Inc."/>
+              <xsd:enumeration value="Numeric Investors LLC"/>
+              <xsd:enumeration value="O Bee Credit Union"/>
+              <xsd:enumeration value="Oak HC/FT Management Company, LLC"/>
+              <xsd:enumeration value="Oak Valley Community Bank"/>
+              <xsd:enumeration value="Ocean Bank"/>
+              <xsd:enumeration value="Ocean State Credit Union"/>
+              <xsd:enumeration value="OceanFirst Bank, National Association"/>
+              <xsd:enumeration value="Odyssey Reinsurance Company"/>
+              <xsd:enumeration value="Officengine Inc."/>
+              <xsd:enumeration value="OIC, L.P."/>
+              <xsd:enumeration value="OKCoin USA Inc."/>
+              <xsd:enumeration value="Oklahoma Capital Bank"/>
+              <xsd:enumeration value="Oklahoma Central Credit Union"/>
+              <xsd:enumeration value="Old Second National Bank"/>
+              <xsd:enumeration value="Omnex Group, Inc."/>
+              <xsd:enumeration value="Onbe, Inc."/>
+              <xsd:enumeration value="One Community Bank"/>
+              <xsd:enumeration value="OneSignal, Inc."/>
+              <xsd:enumeration value="Onity Group Inc."/>
+              <xsd:enumeration value="OnPoint Community Credit Union"/>
+              <xsd:enumeration value="Onyx CenterSource"/>
+              <xsd:enumeration value="Open Bank"/>
+              <xsd:enumeration value="Oppenheimer And Co, Inc."/>
+              <xsd:enumeration value="Opportunity Bank of Montana"/>
+              <xsd:enumeration value="Opportunity Network Holdings Limited"/>
+              <xsd:enumeration value="Orange Real Estate Development LLC"/>
+              <xsd:enumeration value="Orbis Investment Management Limited"/>
+              <xsd:enumeration value="Order Express, Inc."/>
+              <xsd:enumeration value="Oregonians Credit Union"/>
+              <xsd:enumeration value="ORS Demo 3PBank"/>
+              <xsd:enumeration value="ORS Demo Bank"/>
+              <xsd:enumeration value="Osaic Wealth Inc"/>
+              <xsd:enumeration value="Otero Federal Credit Union"/>
+              <xsd:enumeration value="OUR Credit Union"/>
+              <xsd:enumeration value="Owl Creek Asset Management LP"/>
+              <xsd:enumeration value="Pacific Cascade Federal Credit Union"/>
+              <xsd:enumeration value="Pacific Investment Management Company"/>
+              <xsd:enumeration value="Pacific Life Fund Advisors LLC"/>
+              <xsd:enumeration value="Pacific Life Insurance Company"/>
+              <xsd:enumeration value="Pacific Premier Bank"/>
+              <xsd:enumeration value="Pacific Western Bank"/>
+              <xsd:enumeration value="Pan-American Life Insurance Company"/>
+              <xsd:enumeration value="Panasonic Avionics Corporation"/>
+              <xsd:enumeration value="Panpay Usa Inc."/>
+              <xsd:enumeration value="Parker-Hannifin Corporation"/>
+              <xsd:enumeration value="Patelco Credit Union"/>
+              <xsd:enumeration value="Pathward Financial Inc."/>
+              <xsd:enumeration value="Pathways Financial Credit Union"/>
+              <xsd:enumeration value="Patterson Belknap Webb  Tyler LLP"/>
+              <xsd:enumeration value="Paxful, Inc."/>
+              <xsd:enumeration value="Paxos Trust Company, LLC"/>
+              <xsd:enumeration value="Paxum Bank Limited"/>
+              <xsd:enumeration value="Payoneer, Inc."/>
+              <xsd:enumeration value="PayPal"/>
+              <xsd:enumeration value="Paysend US LLC"/>
+              <xsd:enumeration value="Payward Financial, Inc."/>
+              <xsd:enumeration value="Payward Interactive, Inc."/>
+              <xsd:enumeration value="Peach State Federal Credit Union"/>
+              <xsd:enumeration value="Peapack-Gladstone Bank"/>
+              <xsd:enumeration value="Pearl Hawaii Federal Credit Union"/>
+              <xsd:enumeration value="Pelican State Credit Union"/>
+              <xsd:enumeration value="Penn Community Bank"/>
+              <xsd:enumeration value="People's United Bank, National Association"/>
+              <xsd:enumeration value="PepperSec Inc."/>
+              <xsd:enumeration value="Perfect Circle CU"/>
+              <xsd:enumeration value="Phillip Capital Inc."/>
+              <xsd:enumeration value="Piermont Bank"/>
+              <xsd:enumeration value="Pillsbury Winthrop Shaw Pittman LLP"/>
+              <xsd:enumeration value="Pine Bluff Cotton Belt FCU"/>
+              <xsd:enumeration value="PingPong Global Solutions Inc."/>
+              <xsd:enumeration value="Pioneer Bank and Trust"/>
+              <xsd:enumeration value="Piper Sandler  Co."/>
+              <xsd:enumeration value="PlainsCapital Bank"/>
+              <xsd:enumeration value="Plantronics Inc"/>
+              <xsd:enumeration value="Plus International Bank"/>
+              <xsd:enumeration value="PNC Bank"/>
+              <xsd:enumeration value="Point72 Asset Management"/>
+              <xsd:enumeration value="Pointbank"/>
+              <xsd:enumeration value="Polaris Capital Management, LLC"/>
+              <xsd:enumeration value="Polunin Capital Partners Limited"/>
+              <xsd:enumeration value="POPA Federal Credit Union"/>
+              <xsd:enumeration value="Popular, Inc."/>
+              <xsd:enumeration value="Port Richmond Savings"/>
+              <xsd:enumeration value="Power Electric Distribution, Inc."/>
+              <xsd:enumeration value="PPG Industries Inc."/>
+              <xsd:enumeration value="Preferred Credit Union"/>
+              <xsd:enumeration value="Premier Bank"/>
+              <xsd:enumeration value="Premier Bank, Inc."/>
+              <xsd:enumeration value="Presence Bank"/>
+              <xsd:enumeration value="Principal Financial Group"/>
+              <xsd:enumeration value="Progressive Casualty Insurance Company"/>
+              <xsd:enumeration value="Prosperity Bank"/>
+              <xsd:enumeration value="Protective Life Insurance Company"/>
+              <xsd:enumeration value="Provident Bank"/>
+              <xsd:enumeration value="Provident Trust Group an Ascensus Company"/>
+              <xsd:enumeration value="Prudential Financial, Inc"/>
+              <xsd:enumeration value="Pruftechnik SL"/>
+              <xsd:enumeration value="PSE Credit Union Inc"/>
+              <xsd:enumeration value="PT Bank Negara Indonesia (Persero) Tbk"/>
+              <xsd:enumeration value="PT Bank Rakyat Indonesia"/>
+              <xsd:enumeration value="Public Employees' Retirement Association of Colorado"/>
+              <xsd:enumeration value="Puerto Rico Federal Credit Union"/>
+              <xsd:enumeration value="Pyrotek Incorporated"/>
+              <xsd:enumeration value="Pzena Investment Management, LLC"/>
+              <xsd:enumeration value="QNB Bank"/>
+              <xsd:enumeration value="Qualtrics International Inc."/>
+              <xsd:enumeration value="Quanterion Solutions Inc."/>
+              <xsd:enumeration value="QVC, Inc."/>
+              <xsd:enumeration value="RA Outdoors, LLC dba Aspira"/>
+              <xsd:enumeration value="Rabinowitz, Boudin, Standard, Krinsky  Lieberman, P.C."/>
+              <xsd:enumeration value="Raiz Federal Credit Union"/>
+              <xsd:enumeration value="Rakuten Card USA, Inc."/>
+              <xsd:enumeration value="Ramp Swaps LLC"/>
+              <xsd:enumeration value="Randolph-Brooks Federal Credit Union"/>
+              <xsd:enumeration value="Raymond James Financial, Inc."/>
+              <xsd:enumeration value="Raytheon Technologies Corporation"/>
+              <xsd:enumeration value="RBC Bank (Georgia), National Association"/>
+              <xsd:enumeration value="RBC Capital Markets LLC"/>
+              <xsd:enumeration value="RCB Bank"/>
+              <xsd:enumeration value="RealD Spark LLC"/>
+              <xsd:enumeration value="Redstone Federal Credit Union"/>
+              <xsd:enumeration value="Regents of the University of Michigan"/>
+              <xsd:enumeration value="Regions Bank"/>
+              <xsd:enumeration value="Reinsurance Group of America, Inc."/>
+              <xsd:enumeration value="Relyance Bank, National Association"/>
+              <xsd:enumeration value="Remitly, Inc"/>
+              <xsd:enumeration value="Republic Bank and Trust Company"/>
+              <xsd:enumeration value="Republic Services, Inc."/>
+              <xsd:enumeration value="RETHOUGHT INSURANCE CORPORATION"/>
+              <xsd:enumeration value="REV Federal Credit Union"/>
+              <xsd:enumeration value="Revolut Technologies Inc."/>
+              <xsd:enumeration value="Richards, Layton  Finger, P.A."/>
+              <xsd:enumeration value="Rio Energy International, Inc."/>
+              <xsd:enumeration value="Rippling Payments, Inc."/>
+              <xsd:enumeration value="River City Bank"/>
+              <xsd:enumeration value="River Financial Inc."/>
+              <xsd:enumeration value="River Valley Credit Union"/>
+              <xsd:enumeration value="RiverBank"/>
+              <xsd:enumeration value="Rivermark Community Credit Union"/>
+              <xsd:enumeration value="Rizvi Traverse Management LLC"/>
+              <xsd:enumeration value="Robert W Baird and Co Incorporated"/>
+              <xsd:enumeration value="Robinhood Markets"/>
+              <xsd:enumeration value="Rockland Trust Company"/>
+              <xsd:enumeration value="Rocky Mountain Law Enforcement Federal Credit Union"/>
+              <xsd:enumeration value="Rogue Credit Union"/>
+              <xsd:enumeration value="Rosedale Federal Savings and Loan Association"/>
+              <xsd:enumeration value="Royal Bank of Canada"/>
+              <xsd:enumeration value="RPM Capital Partners, LLC"/>
+              <xsd:enumeration value="RTW Investments, LP"/>
+              <xsd:enumeration value="Ru-Net Technology Capital II LP"/>
+              <xsd:enumeration value="Russell Investments Group LLC"/>
+              <xsd:enumeration value="S&amp;P Global Inc."/>
+              <xsd:enumeration value="S&amp;T Bank"/>
+              <xsd:enumeration value="S.P. Hinduja Private Bank Ltd"/>
+              <xsd:enumeration value="Sabine State Bank and Trust Company"/>
+              <xsd:enumeration value="Sabre Corporation"/>
+              <xsd:enumeration value="Saco and Biddeford Savings Institution"/>
+              <xsd:enumeration value="Sacramento Credit Union"/>
+              <xsd:enumeration value="SAFE Federal Credit Union"/>
+              <xsd:enumeration value="Safra National Bank of New York"/>
+              <xsd:enumeration value="Safran USA, Inc."/>
+              <xsd:enumeration value="Salal Credit Union"/>
+              <xsd:enumeration value="San Diego County Credit Union"/>
+              <xsd:enumeration value="San Francisco Fire Credit Union"/>
+              <xsd:enumeration value="San Luis Valley Federal Bank"/>
+              <xsd:enumeration value="San Manuel Entertainment Authority"/>
+              <xsd:enumeration value="Sandler, Travis  Rosenberg, P.A."/>
+              <xsd:enumeration value="Sandy Spring Bank"/>
+              <xsd:enumeration value="Sanford C. Bernstein  Co., LLC"/>
+              <xsd:enumeration value="Sansar Capital Management LLC"/>
+              <xsd:enumeration value="Santa Barbara Teachers FCU"/>
+              <xsd:enumeration value="Santa Cruz Community Credit Union"/>
+              <xsd:enumeration value="Santander Bank N.A."/>
+              <xsd:enumeration value="Sarachek Law Firm PLLC"/>
+              <xsd:enumeration value="Saratoga's Community Federal Credit Union"/>
+              <xsd:enumeration value="Schlumberger Employees Credit Union"/>
+              <xsd:enumeration value="Schneider Electric USA"/>
+              <xsd:enumeration value="SchoolsFirst FCU"/>
+              <xsd:enumeration value="Scott State Bank"/>
+              <xsd:enumeration value="Seacoast National Bank"/>
+              <xsd:enumeration value="SeaComm Federal Credit Union"/>
+              <xsd:enumeration value="Search for Common Ground"/>
+              <xsd:enumeration value="Seclore Technology Inc."/>
+              <xsd:enumeration value="SECU of MD"/>
+              <xsd:enumeration value="Securax Tech Solutions (India) Private Limited"/>
+              <xsd:enumeration value="Security Bank"/>
+              <xsd:enumeration value="Security CU"/>
+              <xsd:enumeration value="Security National Bank of Omaha"/>
+              <xsd:enumeration value="Security Service Federal Credit Union"/>
+              <xsd:enumeration value="Security State Bank"/>
+              <xsd:enumeration value="SEI Investments Company"/>
+              <xsd:enumeration value="SEI Private Trust Company"/>
+              <xsd:enumeration value="Sekady Capital LLC"/>
+              <xsd:enumeration value="Select Portfolio Servicing, Inc"/>
+              <xsd:enumeration value="Self Memorial Hospital FCU"/>
+              <xsd:enumeration value="Self Reliance New York Federal Credit Union"/>
+              <xsd:enumeration value="Senior Flexonics Pathway"/>
+              <xsd:enumeration value="Service First Federal Credit Union"/>
+              <xsd:enumeration value="Service One Credit Union"/>
+              <xsd:enumeration value="ServisFirst Bank"/>
+              <xsd:enumeration value="Sevier County Bank"/>
+              <xsd:enumeration value="Seyfarth Shaw LLP"/>
+              <xsd:enumeration value="sFOX"/>
+              <xsd:enumeration value="Shanghai Commercial Bank Limited"/>
+              <xsd:enumeration value="Shelby County State Bank"/>
+              <xsd:enumeration value="Shell USA, Inc."/>
+              <xsd:enumeration value="Shift Financial Services Ltd."/>
+              <xsd:enumeration value="Shiraz US Bidco Inc."/>
+              <xsd:enumeration value="Sideprize, LLC dba PrizePicks"/>
+              <xsd:enumeration value="Silicon Valley Bank"/>
+              <xsd:enumeration value="Silver Point Capital, L.P."/>
+              <xsd:enumeration value="Silver State Schools Credit Union"/>
+              <xsd:enumeration value="Silvergate Bank"/>
+              <xsd:enumeration value="Simpson Thacher  Bartlett LLP"/>
+              <xsd:enumeration value="SITA Information Networking Computing USA Inc."/>
+              <xsd:enumeration value="Skadden, Arps, Slate, Meagher  Flom LLP"/>
+              <xsd:enumeration value="Skandinaviska Enskilda Banken AB"/>
+              <xsd:enumeration value="Skowhegan Savings Bank"/>
+              <xsd:enumeration value="Skyla Federal Credit Union"/>
+              <xsd:enumeration value="SMBC Manubank"/>
+              <xsd:enumeration value="Societe Generale"/>
+              <xsd:enumeration value="SoFi Bank NA"/>
+              <xsd:enumeration value="SogoTrade, Inc."/>
+              <xsd:enumeration value="Sound Credit Union"/>
+              <xsd:enumeration value="South Carolina Federal Credit Union"/>
+              <xsd:enumeration value="South State Bank, National Association"/>
+              <xsd:enumeration value="Southeastern Credit Union"/>
+              <xsd:enumeration value="Southern Bancorp Bank"/>
+              <xsd:enumeration value="Southern Energy Credit Union"/>
+              <xsd:enumeration value="Southland Credit Union"/>
+              <xsd:enumeration value="Space Coast Credit Union"/>
+              <xsd:enumeration value="Space Exploration Technologies Corp"/>
+              <xsd:enumeration value="Sparrow Capital Holdings LLC"/>
+              <xsd:enumeration value="Spectrum Brands Holdings, Inc."/>
+              <xsd:enumeration value="Square Financial Services, Inc."/>
+              <xsd:enumeration value="SSC GIDS, Inc."/>
+              <xsd:enumeration value="Standard Chartered Bank"/>
+              <xsd:enumeration value="StandardAero"/>
+              <xsd:enumeration value="STAR Financial Credit Union"/>
+              <xsd:enumeration value="Star Light Management Group LLC"/>
+              <xsd:enumeration value="Starr Insurance Holdings, Inc."/>
+              <xsd:enumeration value="State Bank of Bement"/>
+              <xsd:enumeration value="State Bank of India"/>
+              <xsd:enumeration value="State Employees’ Credit Union"/>
+              <xsd:enumeration value="State Farm Mutual Automobile Insurance Company"/>
+              <xsd:enumeration value="State of Delaware"/>
+              <xsd:enumeration value="State of New York, Office of the State Comptroller"/>
+              <xsd:enumeration value="State Savings Bank"/>
+              <xsd:enumeration value="State Street Bank and Trust Company"/>
+              <xsd:enumeration value="Steptoe LLP"/>
+              <xsd:enumeration value="Sterling Bank and Trust, FSB"/>
+              <xsd:enumeration value="Stern International Bank LLC"/>
+              <xsd:enumeration value="Steuben Citizens Federal Credit Union"/>
+              <xsd:enumeration value="Stifel Financial Corp."/>
+              <xsd:enumeration value="Stillman Digital Inc."/>
+              <xsd:enumeration value="Stockmens Bank"/>
+              <xsd:enumeration value="StoneX Group Inc"/>
+              <xsd:enumeration value="Stratos Group International LLC"/>
+              <xsd:enumeration value="Stride Bank, National Association"/>
+              <xsd:enumeration value="Stripe, Inc."/>
+              <xsd:enumeration value="Sullivan  Cromwell LLP"/>
+              <xsd:enumeration value="Sumitomo Mitsui Banking Corporation"/>
+              <xsd:enumeration value="Sumitomo Mitsui Trust Bank (U.S.A.) Limited"/>
+              <xsd:enumeration value="Summit Community Bank, Inc."/>
+              <xsd:enumeration value="Suncoast Credit Union"/>
+              <xsd:enumeration value="Sunflower Bank, National Association"/>
+              <xsd:enumeration value="Sunrise Partners Limited Partnership"/>
+              <xsd:enumeration value="Sunstate Bank"/>
+              <xsd:enumeration value="Sunwest Bank"/>
+              <xsd:enumeration value="SwapKit Inc."/>
+              <xsd:enumeration value="Swiss Reinsurance America Corporation"/>
+              <xsd:enumeration value="Synovus Bank"/>
+              <xsd:enumeration value="Synovus Securities, Inc"/>
+              <xsd:enumeration value="Synovus Trust Company, National Association"/>
+              <xsd:enumeration value="T. Rowe Price Group, Inc."/>
+              <xsd:enumeration value="Tampa Bay Federal Credit Union"/>
+              <xsd:enumeration value="Taptap Send, Inc"/>
+              <xsd:enumeration value="Target Global Selected Opportunities LLC"/>
+              <xsd:enumeration value="TBB International Bank Corp."/>
+              <xsd:enumeration value="TCW Group Inc."/>
+              <xsd:enumeration value="TD Bank, National Association"/>
+              <xsd:enumeration value="TDW (US) Inc."/>
+              <xsd:enumeration value="Teachers Federal Credit Union"/>
+              <xsd:enumeration value="Teachers Insurance and Annuity Association of America"/>
+              <xsd:enumeration value="Team One Credit Union"/>
+              <xsd:enumeration value="Tech Data Corporation"/>
+              <xsd:enumeration value="Technology Credit Union"/>
+              <xsd:enumeration value="TEG Federal Credit Union"/>
+              <xsd:enumeration value="Teksoli, Inc."/>
+              <xsd:enumeration value="Terrabank, National Association"/>
+              <xsd:enumeration value="Teton Trust Company LLC"/>
+              <xsd:enumeration value="Texas Bank"/>
+              <xsd:enumeration value="Texas Capital Bank, National Association"/>
+              <xsd:enumeration value="Texas Community Bank"/>
+              <xsd:enumeration value="Texas First Bank"/>
+              <xsd:enumeration value="The Atlantic Federal Credit Union"/>
+              <xsd:enumeration value="The Bancorp Bank, National Association"/>
+              <xsd:enumeration value="The Bank of New York Mellon"/>
+              <xsd:enumeration value="The Bank of Nova Scotia"/>
+              <xsd:enumeration value="The Bath State Bank"/>
+              <xsd:enumeration value="The Bessemer Group, Inc."/>
+              <xsd:enumeration value="The Blackstone Group"/>
+              <xsd:enumeration value="The Boeing Company"/>
+              <xsd:enumeration value="The Broad Institute, Inc."/>
+              <xsd:enumeration value="The Carlyle Group"/>
+              <xsd:enumeration value="The Cecilian Bank"/>
+              <xsd:enumeration value="The Central Trust Bank"/>
+              <xsd:enumeration value="The Citizens Bank"/>
+              <xsd:enumeration value="The Citizens Bank of Philadelphia"/>
+              <xsd:enumeration value="The Currency Cloud Inc."/>
+              <xsd:enumeration value="The Currency Cloud Limited"/>
+              <xsd:enumeration value="The D.E. Shaw Group"/>
+              <xsd:enumeration value="The Dart Bank"/>
+              <xsd:enumeration value="The Delaware National Bank of Delhi"/>
+              <xsd:enumeration value="The Farmers and Merchants State Bank"/>
+              <xsd:enumeration value="The Farmers Bank"/>
+              <xsd:enumeration value="The First National Bank of Hutchinson"/>
+              <xsd:enumeration value="The First National Bank of Long Island"/>
+              <xsd:enumeration value="The First National Bank of Ottawa"/>
+              <xsd:enumeration value="The Friendship State Bank"/>
+              <xsd:enumeration value="The Fun Group, Inc"/>
+              <xsd:enumeration value="The Geo. D. Warthen Bank"/>
+              <xsd:enumeration value="The Gleason Works"/>
+              <xsd:enumeration value="The Guardian Life Insurance Company of America"/>
+              <xsd:enumeration value="The Hartford Financial Services Group, Inc"/>
+              <xsd:enumeration value="The Huntington National Bank"/>
+              <xsd:enumeration value="The Institute Of Electrical And Electronics Engineers, Incorporated"/>
+              <xsd:enumeration value="The LAO I, LLC"/>
+              <xsd:enumeration value="The Law Office of Andrea T. Al-Attar, P.C."/>
+              <xsd:enumeration value="The Lemont National Bank"/>
+              <xsd:enumeration value="The Lowell Five Cent Savings Bank"/>
+              <xsd:enumeration value="The Lyons National Bank"/>
+              <xsd:enumeration value="The National Trust for Places of Historic Interest or Natural Beauty"/>
+              <xsd:enumeration value="The New Haven Police and Municipal FCU"/>
+              <xsd:enumeration value="The North Country Savings Bank"/>
+              <xsd:enumeration value="The Northern Trust Company"/>
+              <xsd:enumeration value="The Raine Group LLC"/>
+              <xsd:enumeration value="The Shoko Chukin Bank"/>
+              <xsd:enumeration value="The Stephenson National Bank and Trust"/>
+              <xsd:enumeration value="The Vanguard Group, Inc"/>
+              <xsd:enumeration value="The Washington Trust Company of Westerly"/>
+              <xsd:enumeration value="The Yoakum National Bank"/>
+              <xsd:enumeration value="Thermo Fisher Scientific Inc"/>
+              <xsd:enumeration value="Thompson Coburn LLP"/>
+              <xsd:enumeration value="Thompson Heath and Bond Ltd"/>
+              <xsd:enumeration value="Thread Bank"/>
+              <xsd:enumeration value="Thrivent Financial For Lutherans"/>
+              <xsd:enumeration value="Thunes Financial Services Inc."/>
+              <xsd:enumeration value="Tide Platform Limited"/>
+              <xsd:enumeration value="Tiger Global Management LLC"/>
+              <xsd:enumeration value="Timberland Bank"/>
+              <xsd:enumeration value="Tipalti, Inc."/>
+              <xsd:enumeration value="Together Credit Union"/>
+              <xsd:enumeration value="TOMS Capital Investment Management LP"/>
+              <xsd:enumeration value="Tools for Humanity Corporation"/>
+              <xsd:enumeration value="Torrington Savings Bank"/>
+              <xsd:enumeration value="Tower Federal Credit Union"/>
+              <xsd:enumeration value="Town and Country Bank"/>
+              <xsd:enumeration value="Towpath Credit Union"/>
+              <xsd:enumeration value="Toyota Motor Credit Corporation"/>
+              <xsd:enumeration value="Tradestation Securities, Inc."/>
+              <xsd:enumeration value="TradeUP Securities, Inc."/>
+              <xsd:enumeration value="Tradition Capital Bank"/>
+              <xsd:enumeration value="TrailNorth Federal Credit Union"/>
+              <xsd:enumeration value="Trans Union LLC"/>
+              <xsd:enumeration value="Transak USA LLC"/>
+              <xsd:enumeration value="Transamerica Corporation"/>
+              <xsd:enumeration value="Transfermate Inc"/>
+              <xsd:enumeration value="Transferto Mobile Financial Services Ltd"/>
+              <xsd:enumeration value="Transmotion, LLC"/>
+              <xsd:enumeration value="Transportation Alliance Bank, Inc. d/b/a TAB Bank, Inc."/>
+              <xsd:enumeration value="Travel + Leisure Co."/>
+              <xsd:enumeration value="Travelers Personal Insurance Company"/>
+              <xsd:enumeration value="Tribe Capital Management, LLC"/>
+              <xsd:enumeration value="Trident Capital, Inc."/>
+              <xsd:enumeration value="Tri-Lakes Federal Credit Union"/>
+              <xsd:enumeration value="TriNet HR III Inc."/>
+              <xsd:enumeration value="Triple A Technologies Pte Ltd"/>
+              <xsd:enumeration value="True Community Credit Union"/>
+              <xsd:enumeration value="Truist Bank"/>
+              <xsd:enumeration value="TrustCo Bank Corp NY"/>
+              <xsd:enumeration value="TruStone Financial Credit Union"/>
+              <xsd:enumeration value="TruWest Credit Union"/>
+              <xsd:enumeration value="TTCU Federal Credit Union"/>
+              <xsd:enumeration value="TTI, Inc."/>
+              <xsd:enumeration value="TTT Moneycorp Limited"/>
+              <xsd:enumeration value="Turbine Engine Components Technologies - Utica Corporation d/b/a Pursuit Aerospace"/>
+              <xsd:enumeration value="Turing Enterprises, Inc."/>
+              <xsd:enumeration value="Twist Bioscience"/>
+              <xsd:enumeration value="Two Rivers Bank and Trust"/>
+              <xsd:enumeration value="U.S. Bank National Association"/>
+              <xsd:enumeration value="U.S. Century Bank"/>
+              <xsd:enumeration value="U.S. Steel Corporation"/>
+              <xsd:enumeration value="UBS AG"/>
+              <xsd:enumeration value="Ukrainian Federal Credit Union"/>
+              <xsd:enumeration value="UMB Financial Corporation"/>
+              <xsd:enumeration value="Umpqua Bank"/>
+              <xsd:enumeration value="Unchained Capital"/>
+              <xsd:enumeration value="UniCredit S.p.A."/>
+              <xsd:enumeration value="Union Bank and Trust Company"/>
+              <xsd:enumeration value="Union Square Credit Union"/>
+              <xsd:enumeration value="United Bank"/>
+              <xsd:enumeration value="United Bank for Africa plc"/>
+              <xsd:enumeration value="United Bay Community Credit Union"/>
+              <xsd:enumeration value="United Community Bank"/>
+              <xsd:enumeration value="United Federal Credit Union"/>
+              <xsd:enumeration value="United Nations Federal Credit Union"/>
+              <xsd:enumeration value="United States Department of the Treasury"/>
+              <xsd:enumeration value="United Teletech Financial Federal Credit Union"/>
+              <xsd:enumeration value="United Texas Bank"/>
+              <xsd:enumeration value="United Wholesale Mortgage"/>
+              <xsd:enumeration value="Universal Bank"/>
+              <xsd:enumeration value="Universal Bearing Co."/>
+              <xsd:enumeration value="Universal Corporation"/>
+              <xsd:enumeration value="Universal Weather and Aviation"/>
+              <xsd:enumeration value="University First Federal Credit Union"/>
+              <xsd:enumeration value="Uphold HQ Inc"/>
+              <xsd:enumeration value="UPS Supply Chain Solutions, Inc."/>
+              <xsd:enumeration value="Upstate Telco FCU"/>
+              <xsd:enumeration value="US Community Credit Union"/>
+              <xsd:enumeration value="US Customs and Border Protection"/>
+              <xsd:enumeration value="USAA Federal Savings Bank"/>
+              <xsd:enumeration value="USF Federal Credit Union"/>
+              <xsd:enumeration value="USForex Inc. dba OFX"/>
+              <xsd:enumeration value="Valley Credit Union"/>
+              <xsd:enumeration value="Valley First Credit Union"/>
+              <xsd:enumeration value="Valley National Bank"/>
+              <xsd:enumeration value="Valve Corporation"/>
+              <xsd:enumeration value="Van Eck Associates Corporation"/>
+              <xsd:enumeration value="Varo Money"/>
+              <xsd:enumeration value="Varonis Systems Inc."/>
+              <xsd:enumeration value="Vast Bank, National Association"/>
+              <xsd:enumeration value="Velonetic"/>
+              <xsd:enumeration value="Velos Media, LLC"/>
+              <xsd:enumeration value="Venable LLP"/>
+              <xsd:enumeration value="Venetian Las Vegas Gaming, LLC"/>
+              <xsd:enumeration value="Veridian Credit Union"/>
+              <xsd:enumeration value="Veritex Community Bank"/>
+              <xsd:enumeration value="Verity Credit Union"/>
+              <xsd:enumeration value="Viamericas Corporation"/>
+              <xsd:enumeration value="Victoria Miro New York, LLC"/>
+              <xsd:enumeration value="Victory Capital Management Inc."/>
+              <xsd:enumeration value="Virginia Federal Credit Union"/>
+              <xsd:enumeration value="Virtu Americas LLC"/>
+              <xsd:enumeration value="Visa Global Services Inc."/>
+              <xsd:enumeration value="Visa Inc."/>
+              <xsd:enumeration value="Vision Financial Markets LLC"/>
+              <xsd:enumeration value="Visions Federal Credit Union"/>
+              <xsd:enumeration value="Visir Inc."/>
+              <xsd:enumeration value="Vitol Inc."/>
+              <xsd:enumeration value="Volunteer State Bank"/>
+              <xsd:enumeration value="Voya Investments, LLC"/>
+              <xsd:enumeration value="VR Capital Group Ltd."/>
+              <xsd:enumeration value="Walden Mutual Bank"/>
+              <xsd:enumeration value="Walled Lake Schools Federal Credit Union"/>
+              <xsd:enumeration value="Warner Media, LLC"/>
+              <xsd:enumeration value="Washington Federal Bank"/>
+              <xsd:enumeration value="Washington Trust Bank"/>
+              <xsd:enumeration value="WatchGuard Technologies Inc."/>
+              <xsd:enumeration value="Waukesha State Bank"/>
+              <xsd:enumeration value="Wauna Credit Union"/>
+              <xsd:enumeration value="Wayne Bank"/>
+              <xsd:enumeration value="Wayne County Bank"/>
+              <xsd:enumeration value="We Florida Financial"/>
+              <xsd:enumeration value="WebBank"/>
+              <xsd:enumeration value="Webpros International, LLC"/>
+              <xsd:enumeration value="Webster Bank, National Association"/>
+              <xsd:enumeration value="Webull Financial LLC"/>
+              <xsd:enumeration value="Wedbush Securities Inc"/>
+              <xsd:enumeration value="Wellington Management Company"/>
+              <xsd:enumeration value="Wells Bank"/>
+              <xsd:enumeration value="Wells Fargo Bank, National Association"/>
+              <xsd:enumeration value="Werrus Energy Partners II LP"/>
+              <xsd:enumeration value="West Michigan Credit Union"/>
+              <xsd:enumeration value="West Michigan Postal Service FCU"/>
+              <xsd:enumeration value="West Pharmaceutical Services, Inc."/>
+              <xsd:enumeration value="West Plains Bank and Trust Company"/>
+              <xsd:enumeration value="Westamerica Bank"/>
+              <xsd:enumeration value="Western Alliance Bank"/>
+              <xsd:enumeration value="Western State Bank"/>
+              <xsd:enumeration value="Western Union Financial Services, Inc."/>
+              <xsd:enumeration value="WestStar Bank"/>
+              <xsd:enumeration value="WEX Bank"/>
+              <xsd:enumeration value="Wexford Community Credit Union"/>
+              <xsd:enumeration value="White &amp; Case LLP"/>
+              <xsd:enumeration value="Wiggin and Dana LLP"/>
+              <xsd:enumeration value="Wiley Rein LLP"/>
+              <xsd:enumeration value="William Barnet and Son, LLC"/>
+              <xsd:enumeration value="Williams and Connolly LLP"/>
+              <xsd:enumeration value="Willkie Farr and Gallagher LLP"/>
+              <xsd:enumeration value="Wilmer Cutler Pickering Hale and Dorr LLP"/>
+              <xsd:enumeration value="Winston  Strawn LLP"/>
+              <xsd:enumeration value="Wintrust Financial Corporation"/>
+              <xsd:enumeration value="WisdomTree Asset Management Inc."/>
+              <xsd:enumeration value="Wise US Inc."/>
+              <xsd:enumeration value="Woodlands Bank"/>
+              <xsd:enumeration value="Woodward, Inc."/>
+              <xsd:enumeration value="Woori Bank"/>
+              <xsd:enumeration value="Worldpay LLC"/>
+              <xsd:enumeration value="Worldremit Limited"/>
+              <xsd:enumeration value="Wrapped Corp"/>
+              <xsd:enumeration value="Wright Patman Congressional Federal Credit Union"/>
+              <xsd:enumeration value="Wright Patt Credit Union"/>
+              <xsd:enumeration value="Wyrope Williamsport Federal Credit Union"/>
+              <xsd:enumeration value="XP Power LLC"/>
+              <xsd:enumeration value="Xtransfer Limited"/>
+              <xsd:enumeration value="Your Legacy Federal Credit Union"/>
+              <xsd:enumeration value="ZEBEDEE, LLC"/>
+              <xsd:enumeration value="Zendesk, Inc."/>
+              <xsd:enumeration value="Zenith Insurance Company"/>
+              <xsd:enumeration value="Zenus Bank International Inc."/>
+              <xsd:enumeration value="Zions Bank, A Division of Zions Bancorporation, National Association"/>
+              <xsd:enumeration value="Zodiac US Corporation (Safran Group)"/>
+              <xsd:enumeration value="Zoltek Companies, Inc."/>
+              <xsd:enumeration value="Zurich American Insurance Company"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8ec30e1e-f1d7-4619-bb11-ba39317ecb52" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Institution_x003a_2018_x0020_Count" ma:index="5" nillable="true" ma:displayName="Institution:2018 Quantity" ma:list="{6ef4b748-63b5-42b1-ac33-e2e27f092085}" ma:internalName="Institution_x003a_2018_x0020_Count" ma:readOnly="true" ma:showField="_x0032_018_x0020_Count" ma:web="b1e1f5ef-015b-418a-b6d3-2d3a2c32de00">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Institution_x003a_Contact_x0020_Name" ma:index="6" nillable="true" ma:displayName="Institution:Contact Name" ma:list="{6ef4b748-63b5-42b1-ac33-e2e27f092085}" ma:internalName="Institution_x003a_Contact_x0020_Name" ma:readOnly="true" ma:showField="Contact_x0020_Name" ma:web="b1e1f5ef-015b-418a-b6d3-2d3a2c32de00">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Institution_x003a_Contact_x0020_Phone_x0020__x0023_" ma:index="7" nillable="true" ma:displayName="Institution:Contact Phone #" ma:list="{6ef4b748-63b5-42b1-ac33-e2e27f092085}" ma:internalName="Institution_x003a_Contact_x0020_Phone_x0020__x0023_" ma:readOnly="true" ma:showField="Contact_x0020__x0023__x0020__x00" ma:web="b1e1f5ef-015b-418a-b6d3-2d3a2c32de00">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Institution_x003a_Contact_x0020_E_x002d_mail" ma:index="8" nillable="true" ma:displayName="Institution:Contact E-mail" ma:list="{6ef4b748-63b5-42b1-ac33-e2e27f092085}" ma:internalName="Institution_x003a_Contact_x0020_E_x002d_mail" ma:readOnly="true" ma:showField="Primary_x0020_contact_x0020_emai" ma:web="b1e1f5ef-015b-418a-b6d3-2d3a2c32de00">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x0032_018" ma:index="15" nillable="true" ma:displayName="Institution_OLD VERSION" ma:hidden="true" ma:list="{6ef4b748-63b5-42b1-ac33-e2e27f092085}" ma:internalName="_x0032_018" ma:readOnly="false" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="28" nillable="true" ma:displayName="Status" ma:default="Received" ma:description="Please update the ARBP Tracker Status after processing the initial documents." ma:format="Dropdown" ma:hidden="true" ma:internalName="Status" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Received"/>
+              <xsd:enumeration value="Added to 2020 ARBP Part B Consolidated File"/>
+              <xsd:enumeration value="Requested additional information from filer"/>
+              <xsd:enumeration value="Requested filer resubmit"/>
+              <xsd:enumeration value="Entered in OASIS"/>
+              <xsd:enumeration value="DRAFT"/>
+              <xsd:enumeration value="Archived"/>
+              <xsd:enumeration value="Complete"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c8b7b2c-8739-4fcf-ac7a-83e2acbb4ec9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="16" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="24" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="25" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b1e1f5ef-015b-418a-b6d3-2d3a2c32de00" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="23" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="IconOverlay" ma:index="33" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="19" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8E6F183-063D-481C-9A97-FEDB537E7892}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="b1e1f5ef-015b-418a-b6d3-2d3a2c32de00"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="9c8b7b2c-8739-4fcf-ac7a-83e2acbb4ec9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="8ec30e1e-f1d7-4619-bb11-ba39317ecb52"/>
+    <ds:schemaRef ds:uri="506851c2-5b2a-4b20-8650-174613030ae9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3B79638-058A-4061-87D4-4E660B55B2D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="506851c2-5b2a-4b20-8650-174613030ae9"/>
+    <ds:schemaRef ds:uri="8ec30e1e-f1d7-4619-bb11-ba39317ecb52"/>
+    <ds:schemaRef ds:uri="9c8b7b2c-8739-4fcf-ac7a-83e2acbb4ec9"/>
+    <ds:schemaRef ds:uri="b1e1f5ef-015b-418a-b6d3-2d3a2c32de00"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09591B00-28D7-4489-95FD-B1F55154B3B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE94FEA4-5246-463A-8740-52E8A9E475D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Part A</vt:lpstr>
       <vt:lpstr>Part B</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004FE6AA921C4A80458D23DE7DC67ACE34</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>a473c3c1-8f31-4f8e-bdf0-d3efbef07e06</vt:lpwstr>
+  </property>
+</Properties>
+</file>